--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -147,6098 +147,6098 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of far- and near-field thermophotonic refrigeration devices from the detailed-balance approach</w:t>
+                <w:t xml:space="preserve">Far- and near-field photon noise limits to the detectivity of nanometer-thick thermal detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Legendre</w:t>
+                <w:t xml:space="preserve">Aapo Varpula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+                <w:t xml:space="preserve">Kirsi Tappura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138 (17), </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0274193⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Mika Prunnila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357631v1</w:t>
+                <w:t xml:space="preserve">hal-05428040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent and optimized thermal emission by spheres</w:t>
+                <w:t xml:space="preserve">Performances of far and near-field thermophotonic refrigeration devices from the detailed-balance approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.L. Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930362v1</w:t>
+                <w:t xml:space="preserve">hal-05017794v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SMatrix.jl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ecb20941276894062bced17e04b2b66a7b940a8e;origin=https://hal.archives-ouvertes.fr/hal-04920117;visit=swh:1:snp:5c68a8d59b53e3356bf1031f81cc1ff6ed15ce60;anchor=swh:1:rel:f4751e3bf4b4955bd21c797e0e3f8196c86dbb7e;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy computed with the boundary element method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MultiLayerNFRHT.jl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...66 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:2294c9592e0ddbab199c6a40465807b1c99df3a6;origin=https://hal.archives-ouvertes.fr/hal-04920119;visit=swh:1:snp:478f592a2d4186e8a5809b081621c116cd8513bf;anchor=swh:1:rel:57a125a67246f37aaa5fd9a28d8d6ec88f6e6ada;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...875 lines deleted...]
-                <w:t xml:space="preserve">hal-00437589v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal emission by sub-wavelength planar finite objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Tellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benyatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean -Louis Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale thermal radiation including sub-wavelength emitters; application to energy-conversion devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlea Koskenniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Casimir forces and nanoscale heat transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bad Zwischenahn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Thermal Emission by Subwavelength Apertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophotonic cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villeurbanne (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence and thermophotovoltaics as key elements of radiative heat engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field optoelectronic heat engines and thermal emission of subwavelength objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Sojo Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th international conference on Metamaterials, Photonic Crystals and Plasmonics (META)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon polaritons and their impact on energy harvesting and cooling technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEE Bong Jae, Apr 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy conversion from near-field thermal radiation using metal-insulator-metal tunneling diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd national heat transfer symposium/HTSJ international heat transfer symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation at the nanoscale, electroluminescence, single and dual radiative heat engines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">Infrared bolometers: sensitivity, near-field, and thickness optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Varpula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tappura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prunnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIERS, Jul 2024, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792439v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared bolometers: sensitivity, near-field, and thickness optimization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Prunnila</w:t>
+                <w:t xml:space="preserve">Thermal radiation at the nanoscale, electroluminescence, single and dual radiative heat engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">14th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIERS, Jul 2024, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803806v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermophotonic refrigeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of AlGaAs near-field thermophotonic devices for energy harvesting and cooling purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2023 - Photonic Heat Engines: Science and Applications V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence overcoming thermal radiation in near field: conditions for a nanothermophotonic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tokyo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Radiation Around a Nanobubble Generated by a Heated Gold Nanoparticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRS, Nov 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal radiation across a water nanobubble induced by a heated gold nanoparticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Radiation, Electroluminescence and Heat Engines in the Near Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetrics Symposium (PIERS) 2023 - Focus Session «Casimir Effect and Radiative Heat Transfer»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation vs near-field electroluminescence: conditions for a thermophotonic refrigerator,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting Symposium, "Emerging Thermal Materials—From Nanoscale Heat Transport, Devices and Applications, to Theories"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling near-field thermal energy for conversion devices and sensing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Near-field radiative heat transfer between concentric cylinders from room to sub-kelvin temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Prunnila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813941v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer between concentric cylinders from room to sub-kelvin temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Controlling near-field thermal energy for conversion devices and sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, UC Santa Barbara, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26081/K6R93X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863499v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field radiative heat transfer between a suspended silicon nanowire and a flat surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose M. Sojo-Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Near-Field Thermal Radiation in Multilayer Concentric Cylindrical Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Prunnila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus Session on « Fluctuational Electrodynamics and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2019 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip-sample thermal transport through photon tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Molecular Scale Thermoelectricity – Materials, Modelling and Measurements (MoST-M3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field radiative heat transfer in scanning microscopy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus Session on « Casimir Effect and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Toyoma, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photothermal Effects in Plasmonics - PEP2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal radiation at the wavelength scale and thermophotovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoichiro Tsurimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Materials Research Congress (I-MRS), Symposium on “Heat Transfer at the nanoscale”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Thermal Emission by Spheres and Temperature-dependent Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus Session on "New Advances in Light Scattering by Particles in the Micron and sub-Micron Regimes 1", Progress In Electromagnetism Research (PIERS) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and temperature dependent radiative emission of spherical particles in vacuum or in a cavity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Radiative transfer reduction through a multilayer cavity design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Deajon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932622v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transfer reduction through a multilayer cavity design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sub-wavelength thermal radiation and thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Deajon, South Korea</w:t>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830225v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength thermal radiation and thermophotovoltaics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and temperature dependent radiative emission of spherical particles in vacuum or in a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832272v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and temperature dependent radiative emission of nanoparticles in vacuum or in a cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-permittivity layers for reduced near-field radiative heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Nanosciences and Nanoengineering, GDRe workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy involving dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRe Workshop on Thermal Nanosciences and NanoEngineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02031130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field and far-field analyses of evanescent wave scattering by particles on a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Light Scattering (ELS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Liepzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic surface wave scattering with microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Francoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de la diffusion électromagnétique par des particules complexes via l'analogie micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GDR ACCORT - Journée SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on considérer des mesures de diffraction comme référence &amp;quot; ultime &amp;quot; pour tester des modèles et des codes de simulation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session plénière du GdR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-dimensional microwave scattering measurements on a complex aggregate with fully known properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS Progress In Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, MOSCOW, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMatrix.jl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Performances of far- and near-field thermophotonic refrigeration devices from the detailed-balance approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04920117v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0274193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiLayerNFRHT.jl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Temperature-dependent and optimized thermal emission by spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...127 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05428040v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5010426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of far and near-field thermophotonic refrigeration devices from the detailed-balance approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy computed with the boundary element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Châtelet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.154 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Surface Wave Scattering – Microwave Scanner (SWS-MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective Medium Description of Plasmonic Couplings in Disordered Polymer and Gold Nanoparticle Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rajaoarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Warenghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 603, pp. 452-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trapping of gold nanoparticles within arrays of topological defects: evolution of the LSPR anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borenzstein Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendiconti Lincei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization effects in 3D vectorial induced current reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (10), pp.1967-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.001967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gold nanoparticle self-assembly moderated by a cholesteric liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel S. Pendery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (39), pp.9366-9375 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM51736E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwave measurements of the full amplitude scattering matrix of a complex aggregate: a database for the assessment of light scattering codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (3), pp.2056-2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.002056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05017794v3</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwave analog to light scattering measurements on a fully characterized complex aggregate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (18), pp.181107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6256,77 +6256,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STORE: Spectrumless near-field Thermal Radiation sensor for nanOmaterial characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Tellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6381,90 +6381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radiative thermal device for refrigeration: the near-field thermophonic cooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity (TPV-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6489,90 +6489,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near and far-field thermal radiation simulations using FEM with stochastic sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Tellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6614,64 +6614,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far and near-field signatures of thermally-emitting nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6709,103 +6709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation rectenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroo Yugami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
@@ -6847,51 +6847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral thermal emission of vertically and horizontally nanostructured surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6953,312 +6953,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation around a nanobubble generated by a heated gold nanoparticle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Infrared and radiative thermal characterization of nanomaterials in near- and far-field regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Symposium EL08: Emerging Material Platforms and Fundamental Approaches for Plasmonics, Nanophotonics and Metasurfaces, MRS Fall Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">Ecole résidentielle interdisciplinaire en nanosciences et nanotechnologies (ERIN²C’NANO school)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Saint Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803813v1</w:t>
+                <w:t xml:space="preserve">hal-04311001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and radiative thermal characterization of nanomaterials in near- and far-field regimes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermal radiation around a nanobubble generated by a heated gold nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole résidentielle interdisciplinaire en nanosciences et nanotechnologies (ERIN²C’NANO school)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Saint Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">, Symposium EL08: Emerging Material Platforms and Fundamental Approaches for Plasmonics, Nanophotonics and Metasurfaces, MRS Fall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311001v1</w:t>
+                <w:t xml:space="preserve">hal-04803813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of roughness on the energy harvesting in thermophotonic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Conference on Thermophotovoltaic Generation of Electricity (TPV-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, online (organized by Univ. Michigan), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7283,90 +7283,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7391,90 +7391,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic heat pumps instead of heat engines: the near-field thermophotonic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Thermal Radiation to electrical Energy conversion (TREE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Champ-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7499,90 +7499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7607,64 +7607,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7702,77 +7702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near Field Thermal Radiation in Concentric Geometry at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Prunnila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7810,90 +7810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low permittivity layers for improved radiative-heat transfer control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7918,64 +7918,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy involving dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8013,64 +8013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8108,64 +8108,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal emission of homogeneous spheres: regimes and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8203,51 +8203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a simple extension of the Maxwell Garnett formula to describe the transition of effective optical properties from 2D to 3D nanostructrured systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aradian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8317,103 +8317,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de la diffusion électromagnétique par des particules complexes via l'analogie micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8525,51 +8525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D022350"/>
+    <w:nsid w:val="AA66C38F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8756,51 +8756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-merchiers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7208-1442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274193" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010426" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.07.021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.08.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajaoarivelo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warenghem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borenzstein Y." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Pendery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51736E" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Sghaier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Oka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimizu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varpula" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tappura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prunnila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sarr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sarr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Tsurimaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285224v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geffrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecb20941276894062bced17e04b2b66a7b940a8e;origin=https://hal.archives-ouvertes.fr/hal-04920117;visit=swh:1:snp:5c68a8d59b53e3356bf1031f81cc1ff6ed15ce60;anchor=swh:1:rel:f4751e3bf4b4955bd21c797e0e3f8196c86dbb7e;path=/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2294c9592e0ddbab199c6a40465807b1c99df3a6;origin=https://hal.archives-ouvertes.fr/hal-04920119;visit=swh:1:snp:478f592a2d4186e8a5809b081621c116cd8513bf;anchor=swh:1:rel:57a125a67246f37aaa5fd9a28d8d6ec88f6e6ada;path=/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Tappura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017794v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407245v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yugami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kontou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Leclercq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311001v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310990v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863689v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023074v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932643v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aradian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-merchiers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7208-1442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Tappura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017794v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecb20941276894062bced17e04b2b66a7b940a8e;origin=https://hal.archives-ouvertes.fr/hal-04920117;visit=swh:1:snp:5c68a8d59b53e3356bf1031f81cc1ff6ed15ce60;anchor=swh:1:rel:f4751e3bf4b4955bd21c797e0e3f8196c86dbb7e;path=/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2294c9592e0ddbab199c6a40465807b1c99df3a6;origin=https://hal.archives-ouvertes.fr/hal-04920119;visit=swh:1:snp:478f592a2d4186e8a5809b081621c116cd8513bf;anchor=swh:1:rel:57a125a67246f37aaa5fd9a28d8d6ec88f6e6ada;path=/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Sghaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Oka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimizu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varpula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tappura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prunnila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sarr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sarr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Tsurimaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geffrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274193" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930362v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010426" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.07.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.08.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajaoarivelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warenghem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borenzstein Y." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Pendery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayeb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51736E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407245v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yugami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kontou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Leclercq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311001v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310990v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863689v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023074v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932643v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aradian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>