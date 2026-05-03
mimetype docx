--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -181,410 +181,2471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far- and near-field photon noise limits to the detectivity of nanometer-thick thermal detectors</w:t>
+                <w:t xml:space="preserve">Performances of far and near-field thermophotonic refrigeration devices from the detailed-balance approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428040v1</w:t>
+                <w:t xml:space="preserve">hal-05017794v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of far and near-field thermophotonic refrigeration devices from the detailed-balance approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Far- and near-field photon noise limits to the detectivity of nanometer-thick thermal detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aapo Varpula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kirsi Tappura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Prunnila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STORE: Spectrumless near-field Thermal Radiation sensor for nanOmaterial characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Tellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C’Nano 2025: The Nanoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral thermal emission of vertically and horizontally nanostructured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benyattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Letartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII (NMHT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A radiative thermal device for refrigeration: the near-field thermophonic cooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity (TPV-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near and far-field thermal radiation simulations using FEM with stochastic sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Tellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Letartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELENAM summer school: metrology at the nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Far and near-field signatures of thermally-emitting nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRS scientific school devoted to ‘Thermics and nanophotonics’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field thermal radiation rectenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Oka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroo Yugami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrared and radiative thermal characterization of nanomaterials in near- and far-field regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole résidentielle interdisciplinaire en nanosciences et nanotechnologies (ERIN²C’NANO school)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Saint Jacut de la Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of roughness on the energy harvesting in thermophotonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Conference on Thermophotovoltaic Generation of Electricity (TPV-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, online (organized by Univ. Michigan), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal radiation around a nanobubble generated by a heated gold nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Symposium EL08: Emerging Material Platforms and Fundamental Approaches for Plasmonics, Nanophotonics and Metasurfaces, MRS Fall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photonic heat pumps instead of heat engines: the near-field thermophotonic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to electrical Energy conversion (TREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Champ-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECAM workshop on Hot Colloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low permittivity layers for improved radiative-heat transfer control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near Field Thermal Radiation in Concentric Geometry at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Legendre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mika Prunnila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy involving dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05017794v3</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Spring Meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal emission of homogeneous spheres: regimes and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a simple extension of the Maxwell Garnett formula to describe the transition of effective optical properties from 2D to 3D nanostructrured systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aradian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NanoRad 2014, 2nd International Workshop on Nano-Micro Thermal Radiation: Energy, Manufacturing, Materials, and Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMatrix.jl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ecb20941276894062bced17e04b2b66a7b940a8e;origin=https://hal.archives-ouvertes.fr/hal-04920117;visit=swh:1:snp:5c68a8d59b53e3356bf1031f81cc1ff6ed15ce60;anchor=swh:1:rel:f4751e3bf4b4955bd21c797e0e3f8196c86dbb7e;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultiLayerNFRHT.jl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:2294c9592e0ddbab199c6a40465807b1c99df3a6;origin=https://hal.archives-ouvertes.fr/hal-04920119;visit=swh:1:snp:478f592a2d4186e8a5809b081621c116cd8513bf;anchor=swh:1:rel:57a125a67246f37aaa5fd9a28d8d6ec88f6e6ada;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -594,4393 +2655,4393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal emission by sub-wavelength planar finite objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of Thermal Emission by Subwavelength Apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">2025 PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407165v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale thermal radiation including sub-wavelength emitters; application to energy-conversion devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlea Koskenniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Casimir forces and nanoscale heat transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bad Zwischenahn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Thermal Emission by Subwavelength Apertures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroluminescence and thermophotovoltaics as key elements of radiative heat engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407175v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophotonic cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villeurbanne (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence and thermophotovoltaics as key elements of radiative heat engines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Near-field optoelectronic heat engines and thermal emission of subwavelength objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Sojo Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">15th international conference on Metamaterials, Photonic Crystals and Plasmonics (META)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407143v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field optoelectronic heat engines and thermal emission of subwavelength objects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thermal emission by sub-wavelength planar finite objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Tellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benyatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean -Louis Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conference on Metamaterials, Photonic Crystals and Plasmonics (META)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347646v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon polaritons and their impact on energy harvesting and cooling technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEE Bong Jae, Apr 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy conversion from near-field thermal radiation using metal-insulator-metal tunneling diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd national heat transfer symposium/HTSJ international heat transfer symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared bolometers: sensitivity, near-field, and thickness optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Varpula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tappura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prunnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal radiation at the nanoscale, electroluminescence, single and dual radiative heat engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PIERS, Jul 2024, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermophotonic refrigeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of AlGaAs near-field thermophotonic devices for energy harvesting and cooling purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2023 - Photonic Heat Engines: Science and Applications V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence overcoming thermal radiation in near field: conditions for a nanothermophotonic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Radiation Around a Nanobubble Generated by a Heated Gold Nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tokyo, France</w:t>
+              <w:t xml:space="preserve">2023 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRS, Nov 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310983v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Radiation Around a Nanobubble Generated by a Heated Gold Nanoparticle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+                <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MRS, Nov 2023, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tokyo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430046v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal radiation across a water nanobubble induced by a heated gold nanoparticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Radiation, Electroluminescence and Heat Engines in the Near Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetrics Symposium (PIERS) 2023 - Focus Session «Casimir Effect and Radiative Heat Transfer»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field thermal radiation vs near-field electroluminescence: conditions for a thermophotonic refrigerator,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting Symposium, "Emerging Thermal Materials—From Nanoscale Heat Transport, Devices and Applications, to Theories"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer between concentric cylinders from room to sub-kelvin temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Near-field radiative heat transfer between a suspended silicon nanowire and a flat surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose M. Sojo-Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Morata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863499v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling near-field thermal energy for conversion devices and sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+                <w:t xml:space="preserve">Near-field radiative heat transfer between concentric cylinders from room to sub-kelvin temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Legendre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mika Prunnila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813941v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer between a suspended silicon nanowire and a flat surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Controlling near-field thermal energy for conversion devices and sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alex Morata</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, UC Santa Barbara, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26081/K6R93X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863482v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Near-Field Thermal Radiation in Multilayer Concentric Cylindrical Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Prunnila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus Session on « Fluctuational Electrodynamics and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2019 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip-sample thermal transport through photon tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Molecular Scale Thermoelectricity – Materials, Modelling and Measurements (MoST-M3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning microscopy applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Enhanced Thermal Emission by Spheres and Temperature-dependent Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus Session on « Casimir Effect and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Toyoma, Japan</w:t>
+              <w:t xml:space="preserve">Focus Session on "New Advances in Light Scattering by Particles in the Micron and sub-Micron Regimes 1", Progress In Electromagnetism Research (PIERS) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025489v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning microscopy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photothermal Effects in Plasmonics - PEP2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Focus Session on « Casimir Effect and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Toyoma, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025524v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation at the wavelength scale and thermophotovoltaics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Materials Research Congress (I-MRS), Symposium on “Heat Transfer at the nanoscale”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Photothermal Effects in Plasmonics - PEP2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932499v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Thermal Emission by Spheres and Temperature-dependent Effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal radiation at the wavelength scale and thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoichiro Tsurimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus Session on "New Advances in Light Scattering by Particles in the Micron and sub-Micron Regimes 1", Progress In Electromagnetism Research (PIERS) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">International Materials Research Congress (I-MRS), Symposium on “Heat Transfer at the nanoscale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025463v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transfer reduction through a multilayer cavity design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy involving dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Deajon, South Korea</w:t>
+              <w:t xml:space="preserve">GDRe Workshop on Thermal Nanosciences and NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830225v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02031130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength thermal radiation and thermophotovoltaics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative transfer reduction through a multilayer cavity design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Deajon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832272v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and temperature dependent radiative emission of spherical particles in vacuum or in a cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Sub-wavelength thermal radiation and thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932622v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and temperature dependent radiative emission of nanoparticles in vacuum or in a cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-permittivity layers for reduced near-field radiative heat transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vincent</w:t>
+                <w:t xml:space="preserve">Size and temperature dependent radiative emission of spherical particles in vacuum or in a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Nanosciences and Nanoengineering, GDRe workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831338v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy involving dielectrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low-permittivity layers for reduced near-field radiative heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRe Workshop on Thermal Nanosciences and NanoEngineering</w:t>
+              <w:t xml:space="preserve">Thermal Nanosciences and Nanoengineering, GDRe workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02031130v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field and far-field analyses of evanescent wave scattering by particles on a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Light Scattering (ELS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Liepzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic surface wave scattering with microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chamtouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Francoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de la diffusion électromagnétique par des particules complexes via l'analogie micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GDR ACCORT - Journée SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on considérer des mesures de diffraction comme référence &amp;quot; ultime &amp;quot; pour tester des modèles et des codes de simulation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session plénière du GdR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-dimensional microwave scattering measurements on a complex aggregate with fully known properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS Progress In Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, MOSCOW, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4990,3316 +7051,1255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of far- and near-field thermophotonic refrigeration devices from the detailed-balance approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138 (17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0274193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent and optimized thermal emission by spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5010426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy computed with the boundary element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 202, pp.154 - 167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface Wave Scattering – Microwave Scanner (SWS-MS)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effective Medium Description of Plasmonic Couplings in Disordered Polymer and Gold Nanoparticle Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rajaoarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Warenghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 603, pp. 452-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281203v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Medium Description of Plasmonic Couplings in Disordered Polymer and Gold Nanoparticle Composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Surface Wave Scattering – Microwave Scanner (SWS-MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Borensztein</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.02.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285201v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping of gold nanoparticles within arrays of topological defects: evolution of the LSPR anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borenzstein Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coursault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendiconti Lincei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26, pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization effects in 3D vectorial induced current reconstructions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gold nanoparticle self-assembly moderated by a cholesteric liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel S. Pendery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.001967⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (39), pp.9366-9375 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM51736E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811746v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticle self-assembly moderated by a cholesteric liquid crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Polarization effects in 3D vectorial induced current reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SM51736E⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (10), pp.1967-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.001967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213716v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave measurements of the full amplitude scattering matrix of a complex aggregate: a database for the assessment of light scattering codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (3), pp.2056-2075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.18.002056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave analog to light scattering measurements on a fully characterized complex aggregate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (18), pp.181107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437589v1</w:t>
-              </w:r>
-[...2059 lines deleted...]
-                <w:t xml:space="preserve">hal-01281077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8317,103 +8317,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de la diffusion électromagnétique par des particules complexes via l'analogie micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8525,51 +8525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA66C38F"/>
+    <w:nsid w:val="96F1D429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8756,51 +8756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-merchiers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7208-1442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Tappura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017794v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecb20941276894062bced17e04b2b66a7b940a8e;origin=https://hal.archives-ouvertes.fr/hal-04920117;visit=swh:1:snp:5c68a8d59b53e3356bf1031f81cc1ff6ed15ce60;anchor=swh:1:rel:f4751e3bf4b4955bd21c797e0e3f8196c86dbb7e;path=/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2294c9592e0ddbab199c6a40465807b1c99df3a6;origin=https://hal.archives-ouvertes.fr/hal-04920119;visit=swh:1:snp:478f592a2d4186e8a5809b081621c116cd8513bf;anchor=swh:1:rel:57a125a67246f37aaa5fd9a28d8d6ec88f6e6ada;path=/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Sghaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Oka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimizu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varpula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tappura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prunnila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sarr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sarr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Tsurimaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geffrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274193" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930362v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010426" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.07.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.08.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajaoarivelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warenghem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borenzstein Y." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Pendery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayeb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51736E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407245v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yugami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kontou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Leclercq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311001v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310990v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863689v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023074v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932643v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aradian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-merchiers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7208-1442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017794v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Tappura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kontou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Leclercq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Oka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimizu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yugami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sarr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sarr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aradian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecb20941276894062bced17e04b2b66a7b940a8e;origin=https://hal.archives-ouvertes.fr/hal-04920117;visit=swh:1:snp:5c68a8d59b53e3356bf1031f81cc1ff6ed15ce60;anchor=swh:1:rel:f4751e3bf4b4955bd21c797e0e3f8196c86dbb7e;path=/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2294c9592e0ddbab199c6a40465807b1c99df3a6;origin=https://hal.archives-ouvertes.fr/hal-04920119;visit=swh:1:snp:478f592a2d4186e8a5809b081621c116cd8513bf;anchor=swh:1:rel:57a125a67246f37aaa5fd9a28d8d6ec88f6e6ada;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Sghaier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varpula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tappura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prunnila" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Tsurimaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geffrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274193" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.07.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajaoarivelo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warenghem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.08.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borenzstein Y." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Pendery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayeb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51736E" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>