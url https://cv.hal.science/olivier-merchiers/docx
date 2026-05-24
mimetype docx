--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -147,8159 +147,8159 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STORE: Spectrumless near-field Thermal Radiation sensor for nanOmaterial characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Tellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C’Nano 2025: The Nanoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral thermal emission of vertically and horizontally nanostructured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benyattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Letartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII (NMHT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near and far-field thermal radiation simulations using FEM with stochastic sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Tellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Letartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELENAM summer school: metrology at the nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A radiative thermal device for refrigeration: the near-field thermophonic cooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity (TPV-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Far and near-field signatures of thermally-emitting nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRS scientific school devoted to ‘Thermics and nanophotonics’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field thermal radiation rectenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Oka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroo Yugami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal radiation around a nanobubble generated by a heated gold nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Symposium EL08: Emerging Material Platforms and Fundamental Approaches for Plasmonics, Nanophotonics and Metasurfaces, MRS Fall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrared and radiative thermal characterization of nanomaterials in near- and far-field regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole résidentielle interdisciplinaire en nanosciences et nanotechnologies (ERIN²C’NANO school)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Saint Jacut de la Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of roughness on the energy harvesting in thermophotonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Conference on Thermophotovoltaic Generation of Electricity (TPV-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, online (organized by Univ. Michigan), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photonic heat pumps instead of heat engines: the near-field thermophotonic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to electrical Energy conversion (TREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Champ-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECAM workshop on Hot Colloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low permittivity layers for improved radiative-heat transfer control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near Field Thermal Radiation in Concentric Geometry at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Prunnila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy involving dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Spring Meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal emission of homogeneous spheres: regimes and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a simple extension of the Maxwell Garnett formula to describe the transition of effective optical properties from 2D to 3D nanostructrured systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aradian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NanoRad 2014, 2nd International Workshop on Nano-Micro Thermal Radiation: Energy, Manufacturing, Materials, and Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of far and near-field thermophotonic refrigeration devices from the detailed-balance approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017794v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far- and near-field photon noise limits to the detectivity of nanometer-thick thermal detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aapo Varpula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsi Tappura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Prunnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STORE: Spectrumless near-field Thermal Radiation sensor for nanOmaterial characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thermal emission by sub-wavelength planar finite objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Tellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benyatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean -Louis Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2025: The Nanoscience Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05407245v1</w:t>
+              <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral thermal emission of vertically and horizontally nanostructured surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermophotonic cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Merchiers</w:t>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Leclercq</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VIII (NMHT 2024)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04803810v1</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Villeurbanne (Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiative thermal device for refrigeration: the near-field thermophonic cooler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electroluminescence and thermophotovoltaics as key elements of radiative heat engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity (TPV-15)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04803789v1</w:t>
+              <w:t xml:space="preserve">Optica Advanced Photonics Congress – SOLITH session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near and far-field thermal radiation simulations using FEM with stochastic sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Near-field optoelectronic heat engines and thermal emission of subwavelength objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Sojo Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELENAM summer school: metrology at the nanoscale</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04803816v1</w:t>
+              <w:t xml:space="preserve">15th international conference on Metamaterials, Photonic Crystals and Plasmonics (META)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far and near-field signatures of thermally-emitting nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of Thermal Emission by Subwavelength Apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS scientific school devoted to ‘Thermics and nanophotonics’</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04804002v1</w:t>
+              <w:t xml:space="preserve">2025 PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation rectenna</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hiroo Yugami</w:t>
+                <w:t xml:space="preserve">Nanoscale thermal radiation including sub-wavelength emitters; application to energy-conversion devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlea Koskenniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04803802v1</w:t>
+              <w:t xml:space="preserve">Workshop on Casimir forces and nanoscale heat transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bad Zwischenahn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and radiative thermal characterization of nanomaterials in near- and far-field regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Phonon polaritons and their impact on energy harvesting and cooling technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole résidentielle interdisciplinaire en nanosciences et nanotechnologies (ERIN²C’NANO school)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04311001v1</w:t>
+              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEE Bong Jae, Apr 2025, Daejeon, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of roughness on the energy harvesting in thermophotonic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Legendre</w:t>
+                <w:t xml:space="preserve">Energy conversion from near-field thermal radiation using metal-insulator-metal tunneling diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Oka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference on Thermophotovoltaic Generation of Electricity (TPV-14)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04310990v1</w:t>
+              <w:t xml:space="preserve">62nd national heat transfer symposium/HTSJ international heat transfer symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Okinawa, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal radiation around a nanobubble generated by a heated gold nanoparticle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Sarr</w:t>
+                <w:t xml:space="preserve">Thermal radiation at the nanoscale, electroluminescence, single and dual radiative heat engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Symposium EL08: Emerging Material Platforms and Fundamental Approaches for Plasmonics, Nanophotonics and Metasurfaces, MRS Fall Symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04803813v1</w:t>
+              <w:t xml:space="preserve">14th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIERS, Jul 2024, Toyama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+                <w:t xml:space="preserve">Infrared bolometers: sensitivity, near-field, and thickness optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Varpula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tappura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prunnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR Nanomaterials for Energy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03863637v1</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermophotonic refrigerator: a numerical study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+                <w:t xml:space="preserve">Near-field thermophotonic refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC) 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03863689v1</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Nano-Micro Thermal Radiation (NanoRad 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic heat pumps instead of heat engines: the near-field thermophotonic refrigerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics of AlGaAs near-field thermophotonic devices for energy harvesting and cooling purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Legendre</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to electrical Energy conversion (TREE)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03863588v1</w:t>
+              <w:t xml:space="preserve">Photonics West 2023 - Photonic Heat Engines: Science and Applications V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Near-field thermal radiation, thermophotovoltaics and polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM workshop on Hot Colloids</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01932611v1</w:t>
+              <w:t xml:space="preserve">Thermal Polaritonics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tokyo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low permittivity layers for improved radiative-heat transfer control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">Thermal Radiation Around a Nanobubble Generated by a Heated Gold Nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02023074v1</w:t>
+              <w:t xml:space="preserve">2023 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRS, Nov 2023, Boston (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Field Thermal Radiation in Concentric Geometry at Low Temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Electroluminescence overcoming thermal radiation in near field: conditions for a nanothermophotonic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mika Prunnila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 111: Nanoscale and Microscale Heat Transfer VI</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02025410v1</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy involving dielectrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermal radiation across a water nanobubble induced by a heated gold nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01932619v1</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+                <w:t xml:space="preserve">Thermal Radiation, Electroluminescence and Heat Engines in the Near Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01932634v1</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetrics Symposium (PIERS) 2023 - Focus Session «Casimir Effect and Radiative Heat Transfer»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal emission of homogeneous spheres: regimes and optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Near-field thermal radiation vs near-field electroluminescence: conditions for a thermophotonic refrigerator,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting, Symposium NM2 on “Nanoscale Heat Transfer – From fundamentals to devices”</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01932643v1</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium, "Emerging Thermal Materials—From Nanoscale Heat Transport, Devices and Applications, to Theories"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a simple extension of the Maxwell Garnett formula to describe the transition of effective optical properties from 2D to 3D nanostructrured systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Near-field radiative heat transfer between concentric cylinders from room to sub-kelvin temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Aradian</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Prunnila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoRad 2014, 2nd International Workshop on Nano-Micro Thermal Radiation: Energy, Manufacturing, Materials, and Sensing</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01281077v1</w:t>
+              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlling near-field thermal energy for conversion devices and sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Program on Emerging Regimes and Implications of Quantum and Thermal Fluctuational Electrodynamics (Flectro2022), Kavli Institute of Theoretical Physics (KITP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, UC Santa Barbara, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26081/K6R93X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field radiative heat transfer between a suspended silicon nanowire and a flat surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose M. Sojo-Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Morata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-Temperature Near-Field Thermal Radiation in Multilayer Concentric Cylindrical Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alwakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Prunnila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus Session on « Fluctuational Electrodynamics and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2019 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tip-sample thermal transport through photon tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Molecular Scale Thermoelectricity – Materials, Modelling and Measurements (MoST-M3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced Thermal Emission by Spheres and Temperature-dependent Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus Session on "New Advances in Light Scattering by Particles in the Micron and sub-Micron Regimes 1", Progress In Electromagnetism Research (PIERS) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Toyama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field thermal radiation exchanged by a plasmonic metal particle and a surrounding bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photothermal Effects in Plasmonics - PEP2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning microscopy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus Session on « Casimir Effect and Heat Transfer », Progress In Electromagnetism Research (PIERS) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Toyoma, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal radiation at the wavelength scale and thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoichiro Tsurimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Materials Research Congress (I-MRS), Symposium on “Heat Transfer at the nanoscale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cancun, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy involving dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDRe Workshop on Thermal Nanosciences and NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02031130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Size and temperature dependent radiative emission of spherical particles in vacuum or in a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejon, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiative transfer reduction through a multilayer cavity design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Deajon, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sub-wavelength thermal radiation and thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Size and temperature dependent radiative emission of nanoparticles in vacuum or in a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Workshop on Nano-Micro Thermal Radiation (NanoRad 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-permittivity layers for reduced near-field radiative heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermal Nanosciences and Nanoengineering, GDRe workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field and far-field analyses of evanescent wave scattering by particles on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electromagnetic Light Scattering (ELS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Liepzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electromagnetic surface wave scattering with microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Francoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIERS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse expérimentale de la diffusion électromagnétique par des particules complexes via l'analogie micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion GDR ACCORT - Journée SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on considérer des mesures de diffraction comme référence &amp;quot; ultime &amp;quot; pour tester des modèles et des codes de simulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session plénière du GdR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3-dimensional microwave scattering measurements on a complex aggregate with fully known properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIERS Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, MOSCOW, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances of far- and near-field thermophotonic refrigeration devices from the detailed-balance approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0274193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature-dependent and optimized thermal emission by spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5010426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field radiative heat transfer in scanning thermal microscopy computed with the boundary element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.154 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective Medium Description of Plasmonic Couplings in Disordered Polymer and Gold Nanoparticle Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rajaoarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Warenghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 603, pp. 452-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Surface Wave Scattering – Microwave Scanner (SWS-MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Chamtouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trapping of gold nanoparticles within arrays of topological defects: evolution of the LSPR anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borenzstein Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendiconti Lincei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gold nanoparticle self-assembly moderated by a cholesteric liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel S. Pendery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (39), pp.9366-9375 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM51736E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization effects in 3D vectorial induced current reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (10), pp.1967-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.001967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwave measurements of the full amplitude scattering matrix of a complex aggregate: a database for the assessment of light scattering codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (3), pp.2056-2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.002056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwave analog to light scattering measurements on a fully characterized complex aggregate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (18), pp.181107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMatrix.jl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ecb20941276894062bced17e04b2b66a7b940a8e;origin=https://hal.archives-ouvertes.fr/hal-04920117;visit=swh:1:snp:5c68a8d59b53e3356bf1031f81cc1ff6ed15ce60;anchor=swh:1:rel:f4751e3bf4b4955bd21c797e0e3f8196c86dbb7e;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultiLayerNFRHT.jl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:2294c9592e0ddbab199c6a40465807b1c99df3a6;origin=https://hal.archives-ouvertes.fr/hal-04920119;visit=swh:1:snp:478f592a2d4186e8a5809b081621c116cd8513bf;anchor=swh:1:rel:57a125a67246f37aaa5fd9a28d8d6ec88f6e6ada;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920119v1</w:t>
-              </w:r>
-[...5646 lines deleted...]
-                <w:t xml:space="preserve">hal-00437589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8317,103 +8317,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de la diffusion électromagnétique par des particules complexes via l'analogie micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8525,51 +8525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96F1D429"/>
+    <w:nsid w:val="ECFFCA8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8756,51 +8756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-merchiers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7208-1442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017794v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Tappura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kontou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Leclercq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Oka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimizu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yugami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sarr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sarr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aradian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecb20941276894062bced17e04b2b66a7b940a8e;origin=https://hal.archives-ouvertes.fr/hal-04920117;visit=swh:1:snp:5c68a8d59b53e3356bf1031f81cc1ff6ed15ce60;anchor=swh:1:rel:f4751e3bf4b4955bd21c797e0e3f8196c86dbb7e;path=/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2294c9592e0ddbab199c6a40465807b1c99df3a6;origin=https://hal.archives-ouvertes.fr/hal-04920119;visit=swh:1:snp:478f592a2d4186e8a5809b081621c116cd8513bf;anchor=swh:1:rel:57a125a67246f37aaa5fd9a28d8d6ec88f6e6ada;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Sghaier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varpula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tappura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prunnila" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Tsurimaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geffrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274193" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.07.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajaoarivelo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warenghem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.08.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borenzstein Y." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Pendery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayeb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51736E" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-merchiers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7208-1442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407245v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803810v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kontou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Leclercq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ch&#226;telet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legendre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Oka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimizu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yugami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sarr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sarr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aradian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017794v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aapo Varpula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Tappura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Sojo Gordillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlea Koskenniemi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Sghaier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varpula" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tappura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Chapuis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prunnila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ch&#226;telet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legendre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26081/K6R93X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Sojo-Gordillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Morata" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Tsurimaki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025159v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chamtouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Francoeur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geffrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357631v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274193" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010426" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.07.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajaoarivelo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Warenghem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281203v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.08.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borenzstein Y." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Pendery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayeb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51736E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001967" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002056" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437589v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecb20941276894062bced17e04b2b66a7b940a8e;origin=https://hal.archives-ouvertes.fr/hal-04920117;visit=swh:1:snp:5c68a8d59b53e3356bf1031f81cc1ff6ed15ce60;anchor=swh:1:rel:f4751e3bf4b4955bd21c797e0e3f8196c86dbb7e;path=/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2294c9592e0ddbab199c6a40465807b1c99df3a6;origin=https://hal.archives-ouvertes.fr/hal-04920119;visit=swh:1:snp:478f592a2d4186e8a5809b081621c116cd8513bf;anchor=swh:1:rel:57a125a67246f37aaa5fd9a28d8d6ec88f6e6ada;path=/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>