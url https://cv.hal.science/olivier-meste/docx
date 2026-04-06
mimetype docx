--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1915,278 +1915,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythm Dynamics of the Aging Heart: an Experimental Study Using Conscious, Restrained Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Similar Cardioventilatory but Greater Neuromuscular Stimuli With Interval Drop Jump Than With Interval Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Comelli</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas J Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00379.2020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.330-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2019-0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943246v1</w:t>
+                <w:t xml:space="preserve">hal-02160541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar Cardioventilatory but Greater Neuromuscular Stimuli With Interval Drop Jump Than With Interval Running</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrocq</w:t>
+                <w:t xml:space="preserve">Rhythm Dynamics of the Aging Heart: an Experimental Study Using Conscious, Restrained Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Comelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel O Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J Hureau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aaron Plosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (3), pp.330-339. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 319, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2019-0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00379.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160541v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Spatio-Temporal Recurrent Patterns in Dynamical Systems</w:t>
               </w:r>
@@ -2306,51 +2306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Methods for High-resolution Assessment of Cardiac Action Potential Repolarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Fatigue Response to Augmented Deceptive Feedback during Cycling Time Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2808,51 +2808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction in Kv Current Enhances the Temporal Dispersion of the Action Potential in Diabetic Myocytes: Insights From a Novel Repolarization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,51 +2981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3070,614 +3070,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of the motile cilia beating frequency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The relationship between R-wave magnitude and ventricular volume during continuous left ventricular assist device assistance: experimental study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brau</w:t>
+                <w:t xml:space="preserve">Libera Fresiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Guyon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Giovanna Trivella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Di Molfetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Bernini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-015-1345-0⟩</w:t>
+              <w:t xml:space="preserve">Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (5), pp.446-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aor.12407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171522v1</w:t>
+                <w:t xml:space="preserve">hal-01023511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between lower limb muscle activity and platform acceleration during whole-body vibration exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">The Effect of Whole-Body Vibration on Muscle Activity in Active and Inactive Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordyn Vienneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Friesenbichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Nigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000927⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (7), pp.585-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1398650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131624v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between R-wave magnitude and ventricular volume during continuous left ventricular assist device assistance: experimental study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Libera Fresiello</w:t>
+                <w:t xml:space="preserve">Relationship between lower limb muscle activity and platform acceleration during whole-body vibration exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordyn Vienneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Giovanna Trivella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gianfranco Ferrari</w:t>
+                <w:t xml:space="preserve">Sandro Nigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Bernini</w:t>
+                <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Organs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39 (5), pp.446-50. </w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (10), pp.2844-2853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aor.12407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01023511v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Whole-Body Vibration on Muscle Activity in Active and Inactive Subjects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordyn Vienneau</w:t>
+                <w:t xml:space="preserve">Robust estimation of the motile cilia beating frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Friesenbichler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (7), pp.585-91. </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (10), pp.1025-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1398650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-015-1345-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119678v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of sEMG processing methods during whole-body vibration exercise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (6), pp.833-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3702,90 +3702,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sEMG During Whole-Body Vibration Contains Motion Artifacts and Reflex Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.54-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3944,90 +3944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the optimal parameters maximizing muscle activity of the lower limbs during vertical synchronous whole-body vibration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (7), pp.1493-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4061,51 +4061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise performance is regulated during repeated sprints to limit the development of peripheral fatigue beyond a critical threshold.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,51 +4308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of the 12-lead surface ECG as a tool for noninvasive prediction of catheter ablation outcome in persistent atrial fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4451,51 +4451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanin-concentrating hormone regulates beat frequency of ependymal cilia and ventricular volume.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Conductier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4572,51 +4572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catheter ablation outcome prediction in persistent atrial fibrillation using weighted principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5891,144 +5891,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying analysis methods and models for the respiratory and cardiac system coupling in graded exercise.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences of breathing patterns on respiratory sinus arrhythmia in humans during exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (11), pp.1921-30. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 288 (2), pp.H887-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2005.856257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00767.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356076v1</w:t>
+                <w:t xml:space="preserve">hal-00356082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of ventilatory thresholds during graded and maximal exercise test using time varying analysis of respiratory sinus arrhythmia.</w:t>
               </w:r>
@@ -6125,131 +6112,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of breathing patterns on respiratory sinus arrhythmia in humans during exercise.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-varying analysis methods and models for the respiratory and cardiac system coupling in graded exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkine Khaddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Blain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 288 (2), pp.H887-95. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (11), pp.1921-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00767.2004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2005.856257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356082v1</w:t>
+                <w:t xml:space="preserve">hal-00356076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral shape averaging and structural average estimation: a comparative study</w:t>
               </w:r>
@@ -7978,51 +7978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8201,412 +8201,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape analysis of evoked action potentials recorded on the splenic nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Barret</w:t>
+                <w:t xml:space="preserve">Enhancing Cerebellar fNIRS/fMRI via Tailored Pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Delaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blancou</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EMBC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/embc53108.2024.10782935⟩</w:t>
+              <w:t xml:space="preserve">2024 Biennial meeting of the Society of Functional Near-Infrared Spectroscopy (fNIRS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Functional Near-Infrared Spectroscopy, Sep 2024, Birmingham, United Kingdom. pp.28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14001134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691002v2</w:t>
+                <w:t xml:space="preserve">inserm-04770412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pipeline for processing ultrasound image and Doppler videos: Application to dynamic arterial flowmetry and diameter measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimah Syam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory M Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Computing in Cardiology (CinC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Karlsruhe, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22489/CinC.2024.333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Cerebellar fNIRS/fMRI via Tailored Pipelines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
+                <w:t xml:space="preserve">Shape analysis of evoked action potentials recorded on the splenic nerve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Panzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blancou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Biennial meeting of the Society of Functional Near-Infrared Spectroscopy (fNIRS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Functional Near-Infrared Spectroscopy, Sep 2024, Birmingham, United Kingdom. pp.28, </w:t>
+              <w:t xml:space="preserve">IEEE EMBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Orlando (FL), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14001134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/embc53108.2024.10782935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04770412v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Inspiratory Muscle Fatigue on Exercise Performance in Young and Master Athletes</w:t>
               </w:r>
@@ -8927,282 +8927,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When fNIRS meets fMRI to complement cerebellar exploration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angelo Arleo</w:t>
+                <w:t xml:space="preserve">DYSANAPSIS AS A DETERMINANT OF EXPIRATORY FLOW LIMITATION DURING PHYSICAL EXERCISE IN MASTER ATHLETES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory M Blain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SEVILLA, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630639v1</w:t>
+                <w:t xml:space="preserve">hal-03855923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYSANAPSIS AS A DETERMINANT OF EXPIRATORY FLOW LIMITATION DURING PHYSICAL EXERCISE IN MASTER ATHLETES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toni Haddad</w:t>
+                <w:t xml:space="preserve">When fNIRS meets fMRI to complement cerebellar exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe N Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Arleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society (SPS); IEEE Engineering in Medicine and Biology Society (EMBS), Mar 2022, Kolkata, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14254.18245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855923v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Dominant Frequency Accurate Enough for Atrial Fibrillation Signals?</w:t>
               </w:r>
@@ -9309,103 +9309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densifying Optodes Montage to Enhance Cerebellar fNIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Biennial meeting of the Society of Functional Near-Infrared Spectroscopy (fNIRS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Functional Near-Infrared Spectroscopy, Oct 2022, Boston (MA), United States. </w:t>
@@ -9443,51 +9443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetries in Cerebellar Activation during Finger Movements: A Functional Near-Infrared Spectroscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9679,529 +9679,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Cerebellum with Functional Near-Infrared Imaging: A Preliminary Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">A Chiral fNIRS Spotlight on Cerebellar Activation in a Finger Tapping Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2021, Nice (virtuel), France. </w:t>
+              <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2021, Mexico (virtual), Mexico. pp.1018-1021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30022.14400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9629565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264733v1</w:t>
+                <w:t xml:space="preserve">hal-03484193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Trial Detection of Event-Related Potentials with Integral Shape Averaging: An Application to the Elusive N400</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Lebrun</w:t>
+                <w:t xml:space="preserve">A new approach to detect N400 event-related potentials in giftedness children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Benharrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkine Khaddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guetat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Chanquoy</w:t>
+                <w:t xml:space="preserve">Herve Rix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9630271⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 4th International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Hammamet, Tunisia. pp.75-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC_ASET49463.2020.9318262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484198v1</w:t>
+                <w:t xml:space="preserve">hal-03527133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chiral fNIRS Spotlight on Cerebellar Activation in a Finger Tapping Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Exploring the Cerebellum with Functional Near-Infrared Imaging: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9629565⟩</w:t>
+              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2021, Nice (virtuel), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30022.14400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484193v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to detect N400 event-related potentials in giftedness children</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mounir Sayadi</w:t>
+                <w:t xml:space="preserve">Single-Trial Detection of Event-Related Potentials with Integral Shape Averaging: An Application to the Elusive N400</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guetat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Rix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meste</w:t>
+                <w:t xml:space="preserve">Lucile Chanquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 4th International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Hammamet, Tunisia. pp.75-78, </w:t>
+              <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2021, Mexico (virtual), Mexico. pp.1022-1025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IC_ASET49463.2020.9318262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9630271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527133v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body-Surface Atrial Vector Similarity as a New Way to Investigate Atrial Fibrillation Propagation Dynamics</w:t>
               </w:r>
@@ -10437,103 +10437,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 16545:Sinus Rhythm Dynamics and Ventricular Ectopy in an Experimental Model of Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Comelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel O. Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Plosker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, ., United States. </w:t>
@@ -10571,103 +10571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 316: Influence of Aging and Na Channels on Sinus Rhythm and Heart Rate Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Comelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Plosker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research : July 31, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, ., United States. </w:t>
@@ -10705,77 +10705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 16495: Activation of Notch Signaling in the Heart Promotes Electrical Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel O. Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Comelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11128,51 +11128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkine Khaddoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11325,256 +11325,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning approach and waves synchronization improvement for the localization of Atrial Flutter circuit based on the 12-leads ECG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new scheme using signal processing tools to evoke and analyze event-related potentials in giftedness : A cross-disciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Coluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroMod Days - 1st Meeting of the NeuroMod Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Frejus, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27820.13445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285509v1</w:t>
+                <w:t xml:space="preserve">hal-02337608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scheme using signal processing tools to evoke and analyze event-related potentials in giftedness : A cross-disciplinary approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning approach and waves synchronization improvement for the localization of Atrial Flutter circuit based on the 12-leads ECG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haziq Azman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel D Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroMod Days - 1st Meeting of the NeuroMod Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27820.13445⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02337608v1</w:t>
+                <w:t xml:space="preserve">hal-02285509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Invasive Localization of Atrial Flutter Circuit using Recurrence Quantification Analysis and Machine Learning</w:t>
               </w:r>
@@ -11668,90 +11668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Sodium Current Modulates Diastolic Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel O Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dorilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Cianflone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. Hund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11793,103 +11793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particularities about brain asymmetry and lexicosemantic processing in giftedness: a transdisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chanquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guetat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Asymmetry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
@@ -11912,139 +11912,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic particularities in giftedness: A trans-disciplinary approchach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
+                <w:t xml:space="preserve">Autonomic Nervous System Effects on the Atrioventricular Conduction Time - Heart Period Relationship During Physical Exercise and Passive Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Peraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième rencontre c@uca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Computing in Cardiology Conference (CinC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22489/CinC.2018.299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455912v1</w:t>
+                <w:t xml:space="preserve">hal-01883579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Flutter Waves in the Electrocardiogram Using Generalized Likelihood Ratio Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Haziq Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12059,204 +12094,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Nervous System Effects on the Atrioventricular Conduction Time - Heart Period Relationship During Physical Exercise and Passive Recovery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Peraldi</w:t>
+                <w:t xml:space="preserve">Semantic particularities in giftedness: A trans-disciplinary approchach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Computing in Cardiology Conference (CinC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deuxième rencontre c@uca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22489/CinC.2018.299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01883579v1</w:t>
+                <w:t xml:space="preserve">hal-02455912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localizing Atrial Flutter Circuit Using Variability in the Vectorcardiographic Loop Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Haziq Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12445,51 +12445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and Removal of T Wave Component in Atrial Flutter ECG to Aid Non-Invasive Localization of Ectopic Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Haziq Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12592,51 +12592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef Zeemering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Karel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Haziq Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo A.R. Lankveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12816,51 +12816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement during a deceptive cycling time-trial is associated with greater central fatigue but similar peripheral fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12924,51 +12924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool for the action potential repolarization dynamic analysis: Application to the discrimination of diabetic and control cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Signore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13235,51 +13235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-wave Amplitude Stability on Multiple Electrocardiogram Leads in Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13386,51 +13386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13511,77 +13511,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libera Fresiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giovanna Trivella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Di Molfetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
@@ -13610,51 +13610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Entropy for Spatial Information Retrieval from Orthogonal Heart Planes Improves Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13731,90 +13731,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of vertical acceleration in trained and untrained individuals during whole-body vibration exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordyn Vienneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Friesenbichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Nigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13856,103 +13856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual mode whole-body vibration has a greater effect on muscle activity than the side-alternating mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordyn Vienneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Nigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Society of Electrophysiology and Kinesiology (ISEK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Roma, Italy</w:t>
@@ -13981,51 +13981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Prediction of Catheter Ablation Acute Outcome in Persistent Atrial Fibrillation Based on Logistic Regression of ECG Fibrillatory Wave Amplitude and Spatio-temporal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14102,51 +14102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Multilead Characterization of F-wave Amplitude Enhances Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14227,90 +14227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is contained in the excessive spikes in sEMG spectrum during whole‐body vibration: motion artifacts or stretch reflexes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14329,277 +14329,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rank Signal Approximations with Reduced Error Dispersion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Point Process Modeling of R-R Interval Dynamics during Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spain. pp.1043-1046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938267v1</w:t>
+                <w:t xml:space="preserve">hal-00943572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Process Modeling of R-R Interval Dynamics during Atrial Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Low-rank Signal Approximations with Reduced Error Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Spain. pp.1043-1046</w:t>
+              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943572v1</w:t>
+                <w:t xml:space="preserve">hal-00938267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonnegative Matrix Factorization for Noninvasive Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14670,385 +14670,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Heart Rate Variability Using Time-Varying Filtering of Heart Transplanted Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghailen Laouini</w:t>
+                <w:t xml:space="preserve">EMG Signal Processing During Whole-Body Vibration: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianna Meo</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, United States</w:t>
+              <w:t xml:space="preserve">European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Anterp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738441v1</w:t>
+                <w:t xml:space="preserve">hal-00724373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Spectrum Analysis Improves Analysis of Local Field Potentials from Macaque V1 in Active Fixation Task</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Heart Rate Variability Using Time-Varying Filtering of Heart Transplanted Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghailen Laouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724385v1</w:t>
+                <w:t xml:space="preserve">hal-00738441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG Signal Processing During Whole-Body Vibration: A Preliminary Study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Singular Spectrum Analysis Improves Analysis of Local Field Potentials from Macaque V1 in Active Fixation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bonizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Karel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lowet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Anterp, Belgium</w:t>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724373v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Analysis of Atrial Spatiotemporal Complexity on Standard ECG for Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15129,51 +15129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome in Persistent Afib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15254,51 +15254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome of Persistent Afib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15418,51 +15418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15504,51 +15504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise performance during repetitive sprints is carefully regulated by the central motor drive to limit the development of peripheral fatigue upon a critical threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15815,51 +15815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation Based on Spatio-Temporal Complexity Measures of the Surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16070,51 +16070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive prediction of catheter ablation outcome in persistent atrial fibrillation by exploiting the spatial diversity of surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16445,286 +16445,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catheter ablation reduces atrial fibrillation organization degree assessed on standard ECG</w:t>
+                <w:t xml:space="preserve">Atrial fibrillation disorganization is reduced by catheter ablation: A standard ECG study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiac Electrophysiology &amp; Cardiac Techniques, (CARDIOSTIM'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Argentina. pp.5286-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664177v1</w:t>
+                <w:t xml:space="preserve">hal-00543715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrial fibrillation disorganization is reduced by catheter ablation: A standard ECG study.</w:t>
+                <w:t xml:space="preserve">Catheter ablation reduces atrial fibrillation organization degree assessed on standard ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiac Electrophysiology &amp; Cardiac Techniques, (CARDIOSTIM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. 1 page</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00543715v1</w:t>
+                <w:t xml:space="preserve">hal-00664177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new curve registration technique for the analysis of T waves shapes.</w:t>
               </w:r>
@@ -17361,230 +17361,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time Delay Estimation Technique for Overlapping Signals in Electrocardiograms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Cabasson</w:t>
+                <w:t xml:space="preserve">Spectral analysis of atrial signals directly from surface ECG exploiting compressed spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bermon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Computers in Cardiology 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bologna, Italy. pp.221-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357369v1</w:t>
+                <w:t xml:space="preserve">hal-00357127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of atrial signals directly from surface ECG exploiting compressed spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Bonizzi</w:t>
+                <w:t xml:space="preserve">A Time Delay Estimation Technique for Overlapping Signals in Electrocardiograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Cardiology 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bologna, Italy. pp.221-224</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357127v1</w:t>
+                <w:t xml:space="preserve">hal-00357369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exploitation of spatial topographies for atrial signal extraction in atrial fibrillation ECGs.</w:t>
               </w:r>
@@ -17992,226 +17992,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the pedalling frequency on the Heart Rate Variability.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atrio-Ventricular Junction Behaviour During Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bonizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bermon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Durham, United States. pp.561-564</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356072v1</w:t>
+                <w:t xml:space="preserve">hal-00357124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrio-Ventricular Junction Behaviour During Atrial Fibrillation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the pedalling frequency on the Heart Rate Variability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.279-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357124v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Modeling of the Overlapping T Wave for the Efficient Estimation of the P-R Intervals during Exercise and recovery</w:t>
               </w:r>
@@ -18610,468 +18610,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-wave shape changes observed in the surface electrocardiogram of subjects with obstructive sleep apnoea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ciara O'Brien</w:t>
+                <w:t xml:space="preserve">QRST cancellation using bayesian estimation for the auricular fibrillation analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Serfaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th Annual International Conference IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Shanghai, China. pp.7083-7086, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2005.1616138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466974v1</w:t>
+                <w:t xml:space="preserve">hal-00430146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial shape variability of ECG waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rix</w:t>
+                <w:t xml:space="preserve">A New method for the PR-PP Hysteresis Phenomenon Enhancement under Exercise Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roman Maniewski</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd European Medical and Biological Engineering Conference, EMBEC'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Prague, Czech Republic. EMBC'05, Nov. 20-25, 2005, CD-ROM, 4 p. Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Annual International Conference on Computers in Cardiology (CinC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.723-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355972v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New method for the PR-PP Hysteresis Phenomenon Enhancement under Exercise Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Cabasson</w:t>
+                <w:t xml:space="preserve">Spatial shape variability of ECG waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkine Khaddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bermon</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Fereniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Maniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference on Computers in Cardiology (CinC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.723-726</w:t>
+              <w:t xml:space="preserve">The 3rd European Medical and Biological Engineering Conference, EMBEC'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Prague, Czech Republic. EMBC'05, Nov. 20-25, 2005, CD-ROM, 4 p. Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357377v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QRST cancellation using bayesian estimation for the auricular fibrillation analysis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Serfaty</w:t>
+                <w:t xml:space="preserve">P-wave shape changes observed in the surface electrocardiogram of subjects with obstructive sleep apnoea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Heneghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara O'Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual International Conference IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.359-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2005.1616138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00430146v1</w:t>
+                <w:t xml:space="preserve">hal-00466974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing sample shape statistics with FCA and ISA approaches</w:t>
               </w:r>
@@ -19656,312 +19656,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing dynamic changes in respiratory and cardiac systems coupling in non-stationary exercise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bermon</w:t>
+                <w:t xml:space="preserve">Acoustic synthesis and methodology for improving Cochlear Implant speech processing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIrd Federation of European Physiological Societies Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France, France</w:t>
+              <w:t xml:space="preserve">25th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142875v1</w:t>
+                <w:t xml:space="preserve">hal-02142876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic synthesis and methodology for improving Cochlear Implant speech processing techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of the IPFM model for the Heart Rate Variability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rix</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">30th annual conference on Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Thessalonique, Grece, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142876v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the IPFM model for the Heart Rate Variability analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing dynamic changes in respiratory and cardiac systems coupling in non-stationary exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th annual conference on Computers in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Thessalonique, Grece, Unknown Region</w:t>
+              <w:t xml:space="preserve">IIIrd Federation of European Physiological Societies Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142877v1</w:t>
+                <w:t xml:space="preserve">hal-02142875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated shape averaging of the P-wave applied to AF risk detection</w:t>
               </w:r>
@@ -20166,554 +20166,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the respiratory and cardiac systems coupling in pyramidal exercise using a time-varying model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the fundamental component in ventricular fibrillation signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkine Khaddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bermon</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Camous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th annual conference on Computers in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Memphis, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Biosignal Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Como, Italy. pp.283-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142726v1</w:t>
+                <w:t xml:space="preserve">hal-02142723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digisonic cochlear implant and phonak microlink FM system combination : interest for children</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison study of stationary and non stationary analysis of signal during ventricular fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkine Khaddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Camous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Cochlear Implant Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Manchester, Grande Bretagne, Unknown Region</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Biosignal Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Como, Italy. pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142729v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison study of stationary and non stationary analysis of signal during ventricular fibrillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direction discrimination system implementation on the digisonic cochlear implant : a double microphones speech intelligibility enhancement system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Camous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Biosignal Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Como, Italy. pp.107-110</w:t>
+              <w:t xml:space="preserve">7th International Cochlear Implant Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Manchester, Grande Bretagne, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142724v1</w:t>
+                <w:t xml:space="preserve">hal-02142727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction discrimination system implementation on the digisonic cochlear implant : a double microphones speech intelligibility enhancement system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the respiratory and cardiac systems coupling in pyramidal exercise using a time-varying model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rix</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Cochlear Implant Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Manchester, Grande Bretagne, Unknown Region</w:t>
+              <w:t xml:space="preserve">29th annual conference on Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Memphis, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142727v1</w:t>
+                <w:t xml:space="preserve">hal-02142726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the fundamental component in ventricular fibrillation signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Balkine Khaddoumi</w:t>
+                <w:t xml:space="preserve">Digisonic cochlear implant and phonak microlink FM system combination : interest for children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Camous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Biosignal Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Como, Italy. pp.283-286</w:t>
+              <w:t xml:space="preserve">7th International Cochlear Implant Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Manchester, Grande Bretagne, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142723v1</w:t>
+                <w:t xml:space="preserve">hal-02142729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Signal Shapes: application to P-Waves in ECG</w:t>
               </w:r>
@@ -20794,64 +20794,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise reduction for cochlear implant : an overview of the performances of various noise suppression techniques implemented on the digisonic cochlear implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21719,51 +21719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Bodrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Camous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Nice, France. pp.524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23810,64 +23810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method for the Robust Estimation of the Motile Cilia Beating Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24187,51 +24187,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Characterization of Fibrillatory Wave Amplitude on Surface ECG to Describe Catheter Ablation Impact on Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24333,77 +24333,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P300 event-related potentials classification from EEG data through interval feature extraction and recurrent neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24450,51 +24450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive prediction of catheter ablation outcome in persistent atrial fibrillation: exploiting the spatial variability of the f-wave amplitude in the surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24661,51 +24661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C40A1C2F"/>
+    <w:nsid w:val="1751694F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24892,51 +24892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-meste" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1405-0194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083349421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Haddad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lavigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2025.104500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Molero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Peeters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Karel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12872-025-04483-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemineur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP289806" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cervantes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Piccinini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Qian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hroo.2025.11.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dempsey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abbiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05346-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scarlatti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Sithikun Bun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1145894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Benharrath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Slama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkine Khadoumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/iasc.2022.023446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154519" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrocq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina B&#248;gseth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002557" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ruip&#233;rez-Campillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castrej&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cervig&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.105932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haziq Kamarul Azman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushsairy Kadir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Gabriel Latcu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saoudi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102472" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Zeemering" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Crijns" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02190-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Comelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Meo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O Cervantes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pizzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Plosker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00379.2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160541v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Hureau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2019-0031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van Hunnik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2019.00036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Signore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Rota" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.02.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laguna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Garde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Giraldo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Jan&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.01.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory M Blain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001272" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sorrentino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cannata" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.003078" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.03.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1345-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lienhard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordyn Vienneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Nigg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000927" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Fresiello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Trivella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Di Molfetta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ferrari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bernini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12407" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDCRPS77-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119678v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Friesenbichler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1398650" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cabasson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Janusek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Karczmarewicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Przybylski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kania" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1243-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2874-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/expphysiol.2014.077974" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023505v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M H Karel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L.M. Peeters" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793536914500113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2220639" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827897v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Conductier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Viola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navean Ramkumar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.02.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WKGMVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;sin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2181507" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bail&#243;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghailen Laouini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Grao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Orini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2095011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614248v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Decebal Latcu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mondoly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10840-010-9541-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GVP1C0G6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Guillem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu M. Climent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Millet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2009.08.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DCMX4SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bermon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00881.2008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2028694" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Heneghan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Brien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkine Khaddoumi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Fereniec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Maniewski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2005.856257" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356079v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2004.014134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00767.2004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.855106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356087v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wrya Muhammad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1267/METH04010013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2003.809495" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367156v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00202-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1C8JH29-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356218v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Muhammad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fortunato" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merletti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356219v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lewandowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maniewski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mroczka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinbach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356220v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466960v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amargos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Suisse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bataillou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356221v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caminal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Thakor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.301729" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jan&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meste" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Poon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.161335" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466958v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#233; Caminal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344577v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason T Jacobson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.152.suppl_3.4371550" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320420v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/res.137.suppl_1.Wed097" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691012v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Barret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Panzolini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Di Martino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782816" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691002v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782935" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Syam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.333" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04770412v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rocco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delaire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magni&#233;-Mauro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14001134" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209187v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915709v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haziq Bin Kamarul Azman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784128v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630639v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Habas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14254.18245" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855923v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784120v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schotten" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7009822" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magnie-Mauro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13745" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383285v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lankveld" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264733v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30022.14400" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484198v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guetat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630271" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484193v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629565" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527133v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET49463.2020.9318262" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383348v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961820v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ruip&#233;rez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659045v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O. Cervantes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.142.suppl_3.16545" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083511v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/res.127.suppl_1.316" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083527v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.142.suppl_3.16495" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961805v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo A.R. Lankveld" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976144v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527134v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231719" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285490v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Azman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel D Latcu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285509v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02337608v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Coluzzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27820.13445" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285483v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285454v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dorilio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cianflone" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hund" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742517v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455912v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883581v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haziq Azman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peraldi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2018.299" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883582v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742509v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Giraldo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639630v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639593v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384383v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310564v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384379v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Signore" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rota" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217215v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216840v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Signore" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217233v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302935v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079410v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079412v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075593v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075591v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848856v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848848v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Garibaldi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943859v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938267v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943572v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655798v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738441v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724385v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Weerd" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lowet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roberts" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724373v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724389v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724392v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848834v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724391v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724370v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724379v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724377v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635740v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655792v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castells" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quesada" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091233" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655786v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091411" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655778v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091164" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655788v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Westra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090714" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664177v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543715v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626335" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543708v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dori" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626236" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422948v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450071v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332621" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450131v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423943v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stridh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sornmo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450070v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabasson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332760" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357369v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357127v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357695v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alegre de La Soujeole" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tala" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355384v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cazals" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353243" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356072v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352278" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357124v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357374v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466962v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142881v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Repetto" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357375v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466974v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355972v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357377v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430146v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serfaty" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1616138" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466965v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142882v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554830v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2004.1442966" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142879v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Blain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142878v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142883v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magorjata Fereniec" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142875v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142876v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malherbe" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142877v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555132v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blanc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cornily" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2003.1291106" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142725v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142726v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142729v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallego" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142724v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Camous" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142727v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142723v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555186v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142728v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142722v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farina" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142721v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547602v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fortunato" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1020570" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142536v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raybaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142535v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142534v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142533v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ter Mroczka" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142531v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bodrero" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142530v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142532v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142529v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142528v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142526v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545481v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Perrone" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Oficjalska" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.1993.378363" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142525v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142545v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142524v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544728v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Caminal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1989.95555" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denesh Sooriamoorthy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Malarvili" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aindi Anas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003629832" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806558v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Liebert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466629v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739088v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357258v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553054v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545558v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806681v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357393v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357730v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357396v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718295v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446272v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34911.12960" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362522v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-meste" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1405-0194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083349421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Haddad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lavigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2025.104500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Molero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Peeters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Karel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12872-025-04483-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemineur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP289806" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cervantes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Piccinini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Qian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hroo.2025.11.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dempsey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abbiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05346-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scarlatti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Sithikun Bun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1145894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Benharrath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Slama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkine Khadoumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/iasc.2022.023446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154519" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrocq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina B&#248;gseth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002557" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ruip&#233;rez-Campillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castrej&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cervig&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.105932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haziq Kamarul Azman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushsairy Kadir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Gabriel Latcu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saoudi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102472" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Zeemering" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Crijns" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02190-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Hureau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2019-0031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Comelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Meo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O Cervantes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pizzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Plosker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00379.2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van Hunnik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2019.00036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Signore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Rota" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.02.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laguna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Garde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Giraldo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Jan&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.01.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory M Blain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001272" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sorrentino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cannata" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.003078" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.03.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Fresiello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Trivella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Di Molfetta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ferrari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bernini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12407" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDCRPS77-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lienhard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordyn Vienneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Friesenbichler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Nigg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1398650" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000927" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171522v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1345-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cabasson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Janusek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Karczmarewicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Przybylski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kania" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1243-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2874-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/expphysiol.2014.077974" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023505v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M H Karel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L.M. Peeters" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793536914500113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2220639" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827897v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Conductier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Viola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navean Ramkumar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.02.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WKGMVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;sin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2181507" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bail&#243;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghailen Laouini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Grao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Orini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2095011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614248v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Decebal Latcu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mondoly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10840-010-9541-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GVP1C0G6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Guillem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu M. Climent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Millet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2009.08.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DCMX4SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bermon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00881.2008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2028694" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Heneghan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Brien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkine Khaddoumi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Fereniec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Maniewski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356082v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00767.2004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356079v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2004.014134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2005.856257" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.855106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356087v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wrya Muhammad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1267/METH04010013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2003.809495" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367156v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00202-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1C8JH29-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356218v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Muhammad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fortunato" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merletti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356219v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lewandowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maniewski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mroczka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinbach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356220v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466960v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amargos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Suisse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bataillou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356221v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caminal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Thakor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.301729" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jan&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meste" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Poon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.161335" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466958v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#233; Caminal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344577v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason T Jacobson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.152.suppl_3.4371550" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320420v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/res.137.suppl_1.Wed097" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691012v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Barret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Panzolini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Di Martino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782816" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04770412v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rocco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delaire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magni&#233;-Mauro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14001134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Syam" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.333" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691002v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782935" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209187v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915709v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haziq Bin Kamarul Azman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784128v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855923v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630639v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Habas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14254.18245" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784120v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schotten" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7009822" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magnie-Mauro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13745" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383285v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lankveld" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484193v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629565" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET49463.2020.9318262" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264733v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30022.14400" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484198v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guetat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630271" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383348v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961820v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ruip&#233;rez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659045v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O. Cervantes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.142.suppl_3.16545" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083511v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/res.127.suppl_1.316" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083527v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.142.suppl_3.16495" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961805v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo A.R. Lankveld" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976144v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527134v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231719" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285490v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Azman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel D Latcu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02337608v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Coluzzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27820.13445" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285483v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285454v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dorilio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cianflone" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hund" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742517v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883579v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peraldi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2018.299" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883581v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haziq Azman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455912v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883582v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742509v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Giraldo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639630v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639593v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384383v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310564v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384379v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Signore" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rota" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217215v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216840v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Signore" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217233v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302935v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079410v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079412v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075593v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075591v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848856v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848848v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Garibaldi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943859v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943572v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938267v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655798v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724373v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738441v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724385v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Weerd" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lowet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roberts" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724389v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724392v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848834v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724391v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724370v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724379v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724377v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635740v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655792v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castells" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quesada" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091233" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655786v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091411" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655778v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091164" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655788v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Westra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090714" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543715v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626335" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664177v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543708v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dori" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626236" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422948v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450071v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332621" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450131v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423943v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stridh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sornmo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450070v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabasson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332760" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357127v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357369v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357695v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alegre de La Soujeole" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tala" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355384v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cazals" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353243" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357124v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356072v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352278" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357374v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466962v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142881v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Repetto" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357375v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430146v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serfaty" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1616138" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357377v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355972v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466974v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466965v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142882v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554830v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2004.1442966" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142879v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Blain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142878v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142883v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magorjata Fereniec" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142876v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malherbe" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142877v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142875v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555132v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blanc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cornily" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2003.1291106" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142725v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142723v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Camous" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142724v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142727v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallego" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142726v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142729v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555186v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142728v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142722v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farina" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142721v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547602v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fortunato" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1020570" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142536v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raybaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142535v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142534v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142533v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ter Mroczka" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142531v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bodrero" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142530v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142532v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142529v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142528v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142526v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545481v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Perrone" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Oficjalska" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.1993.378363" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142525v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142545v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142524v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544728v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Caminal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1989.95555" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denesh Sooriamoorthy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Malarvili" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aindi Anas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003629832" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806558v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Liebert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466629v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739088v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357258v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553054v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545558v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806681v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357393v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357730v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357396v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718295v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446272v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34911.12960" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362522v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>