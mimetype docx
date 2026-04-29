--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1915,278 +1915,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar Cardioventilatory but Greater Neuromuscular Stimuli With Interval Drop Jump Than With Interval Running</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhythm Dynamics of the Aging Heart: an Experimental Study Using Conscious, Restrained Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J Hureau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martina Comelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel O Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Plosker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2019-0031⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00379.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160541v1</w:t>
+                <w:t xml:space="preserve">hal-02943246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythm Dynamics of the Aging Heart: an Experimental Study Using Conscious, Restrained Mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Pizzo</w:t>
+                <w:t xml:space="preserve">Similar Cardioventilatory but Greater Neuromuscular Stimuli With Interval Drop Jump Than With Interval Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Plosker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas J Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 319, </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.330-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00379.2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2019-0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943246v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Spatio-Temporal Recurrent Patterns in Dynamical Systems</w:t>
               </w:r>
@@ -2306,51 +2306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Methods for High-resolution Assessment of Cardiac Action Potential Repolarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Fatigue Response to Augmented Deceptive Feedback during Cycling Time Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2808,51 +2808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction in Kv Current Enhances the Temporal Dispersion of the Action Potential in Diabetic Myocytes: Insights From a Novel Repolarization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,51 +2981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3070,614 +3070,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between R-wave magnitude and ventricular volume during continuous left ventricular assist device assistance: experimental study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust estimation of the motile cilia beating frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libera Fresiello</w:t>
+                <w:t xml:space="preserve">Frédéric Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Giovanna Trivella</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Organs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aor.12407⟩</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (10), pp.1025-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-015-1345-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023511v1</w:t>
+                <w:t xml:space="preserve">hal-01171522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Whole-Body Vibration on Muscle Activity in Active and Inactive Subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Relationship between lower limb muscle activity and platform acceleration during whole-body vibration exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordyn Vienneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Nigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1398650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (10), pp.2844-2853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119678v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between lower limb muscle activity and platform acceleration during whole-body vibration exercise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordyn Vienneau</w:t>
+                <w:t xml:space="preserve">The relationship between R-wave magnitude and ventricular volume during continuous left ventricular assist device assistance: experimental study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Fresiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Nigg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meste</w:t>
+                <w:t xml:space="preserve">Maria Giovanna Trivella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Di Molfetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Colson</w:t>
+                <w:t xml:space="preserve">Fabio Bernini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (10), pp.2844-2853. </w:t>
+              <w:t xml:space="preserve">Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (5), pp.446-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aor.12407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131624v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of the motile cilia beating frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Whole-Body Vibration on Muscle Activity in Active and Inactive Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordyn Vienneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Friesenbichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Nigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (10), pp.1025-35. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (7), pp.585-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11517-015-1345-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1398650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171522v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of sEMG processing methods during whole-body vibration exercise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (6), pp.833-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3696,338 +3696,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sEMG During Whole-Body Vibration Contains Motion Artifacts and Reflex Activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved robust T-wave alternans detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Janusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Karczmarewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (4), pp.361-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-015-1243-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075595v1</w:t>
+                <w:t xml:space="preserve">hal-01101984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved robust T-wave alternans detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">sEMG During Whole-Body Vibration Contains Motion Artifacts and Reflex Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Colson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.54-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11517-015-1243-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01101984v1</w:t>
+                <w:t xml:space="preserve">hal-01075595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the optimal parameters maximizing muscle activity of the lower limbs during vertical synchronous whole-body vibration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (7), pp.1493-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4061,51 +4061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise performance is regulated during repeated sprints to limit the development of peripheral fatigue beyond a critical threshold.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,51 +4308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of the 12-lead surface ECG as a tool for noninvasive prediction of catheter ablation outcome in persistent atrial fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4451,51 +4451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanin-concentrating hormone regulates beat frequency of ependymal cilia and ventricular volume.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Conductier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4572,51 +4572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catheter ablation outcome prediction in persistent atrial fibrillation using weighted principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5891,131 +5891,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of breathing patterns on respiratory sinus arrhythmia in humans during exercise.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-varying analysis methods and models for the respiratory and cardiac system coupling in graded exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkine Khaddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Blain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 288 (2), pp.H887-95. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (11), pp.1921-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00767.2004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2005.856257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356082v1</w:t>
+                <w:t xml:space="preserve">hal-00356076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of ventilatory thresholds during graded and maximal exercise test using time varying analysis of respiratory sinus arrhythmia.</w:t>
               </w:r>
@@ -6112,144 +6125,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying analysis methods and models for the respiratory and cardiac system coupling in graded exercise.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences of breathing patterns on respiratory sinus arrhythmia in humans during exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (11), pp.1921-30. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 288 (2), pp.H887-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2005.856257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00767.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356076v1</w:t>
+                <w:t xml:space="preserve">hal-00356082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral shape averaging and structural average estimation: a comparative study</w:t>
               </w:r>
@@ -7978,51 +7978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8201,412 +8201,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Cerebellar fNIRS/fMRI via Tailored Pipelines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
+                <w:t xml:space="preserve">Shape analysis of evoked action potentials recorded on the splenic nerve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Panzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blancou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Biennial meeting of the Society of Functional Near-Infrared Spectroscopy (fNIRS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14001134⟩</w:t>
+              <w:t xml:space="preserve">IEEE EMBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Orlando (FL), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/embc53108.2024.10782935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04770412v1</w:t>
+                <w:t xml:space="preserve">hal-04691002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pipeline for processing ultrasound image and Doppler videos: Application to dynamic arterial flowmetry and diameter measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimah Syam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory M Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Computing in Cardiology (CinC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Karlsruhe, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22489/CinC.2024.333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape analysis of evoked action potentials recorded on the splenic nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Barret</w:t>
+                <w:t xml:space="preserve">Enhancing Cerebellar fNIRS/fMRI via Tailored Pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Delaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blancou</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EMBC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Orlando (FL), United States. </w:t>
+              <w:t xml:space="preserve">2024 Biennial meeting of the Society of Functional Near-Infrared Spectroscopy (fNIRS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Functional Near-Infrared Spectroscopy, Sep 2024, Birmingham, United Kingdom. pp.28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/embc53108.2024.10782935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14001134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691002v2</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04770412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Inspiratory Muscle Fatigue on Exercise Performance in Young and Master Athletes</w:t>
               </w:r>
@@ -8802,407 +8802,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Atrial Fibrillation Dynamics in Body Surface Potential Maps and Electrocardiographic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubén Molero</w:t>
+                <w:t xml:space="preserve">When fNIRS meets fMRI to complement cerebellar exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe N Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Arleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society (SPS); IEEE Engineering in Medicine and Biology Society (EMBS), Mar 2022, Kolkata, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14254.18245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784128v1</w:t>
+                <w:t xml:space="preserve">hal-03630639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYSANAPSIS AS A DETERMINANT OF EXPIRATORY FLOW LIMITATION DURING PHYSICAL EXERCISE IN MASTER ATHLETES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toni Haddad</w:t>
+                <w:t xml:space="preserve">Analysis of Atrial Fibrillation Dynamics in Body Surface Potential Maps and Electrocardiographic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Karel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bonizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, SEVILLA, Spain</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855923v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When fNIRS meets fMRI to complement cerebellar exploration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angelo Arleo</w:t>
+                <w:t xml:space="preserve">DYSANAPSIS AS A DETERMINANT OF EXPIRATORY FLOW LIMITATION DURING PHYSICAL EXERCISE IN MASTER ATHLETES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory M Blain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SEVILLA, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14254.18245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03630639v1</w:t>
+                <w:t xml:space="preserve">hal-03855923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Dominant Frequency Accurate Enough for Atrial Fibrillation Signals?</w:t>
               </w:r>
@@ -9309,103 +9309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densifying Optodes Montage to Enhance Cerebellar fNIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Biennial meeting of the Society of Functional Near-Infrared Spectroscopy (fNIRS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Functional Near-Infrared Spectroscopy, Oct 2022, Boston (MA), United States. </w:t>
@@ -9437,771 +9437,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetries in Cerebellar Activation during Finger Movements: A Functional Near-Infrared Spectroscopy Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Exploring the Cerebellum with Functional Near-Infrared Imaging: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noële Magnie-Mauro</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica: 4th Congress of Physiology and Integrative Biology, 88th Congress of French Physiological Society, Faculté de Médecine, Nice, France, 2‐4 September, 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apha.13745⟩</w:t>
+              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2021, Nice (virtuel), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30022.14400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529215v1</w:t>
+                <w:t xml:space="preserve">hal-03264733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-Surface Atrial Signals Analysis Based on Spatial Frequency Distribution : Comparison Between Different Signal Transformations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Karel</w:t>
+                <w:t xml:space="preserve">Single-Trial Detection of Event-Related Potentials with Integral Shape Averaging: An Application to the Elusive N400</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guetat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Lankveld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Schotten</w:t>
+                <w:t xml:space="preserve">Lucile Chanquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2021, Mexico (virtual), Mexico. pp.1022-1025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9630271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383285v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chiral fNIRS Spotlight on Cerebellar Activation in a Finger Tapping Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Asymmetries in Cerebellar Activation during Finger Movements: A Functional Near-Infrared Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noële Magnie-Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physiologica: 4th Congress of Physiology and Integrative Biology, 88th Congress of French Physiological Society, Faculté de Médecine, Nice, France, 2‐4 September, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Physiological Society, Sep 2021, Nice, France. pp.9-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.13745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9629565⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03484193v1</w:t>
+                <w:t xml:space="preserve">hal-03529215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to detect N400 event-related potentials in giftedness children</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body-Surface Atrial Signals Analysis Based on Spatial Frequency Distribution : Comparison Between Different Signal Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Zeemering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Karel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Lankveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Schotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 4th International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Brno, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IC_ASET49463.2020.9318262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03527133v1</w:t>
+                <w:t xml:space="preserve">hal-03383285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Cerebellum with Functional Near-Infrared Imaging: A Preliminary Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">A Chiral fNIRS Spotlight on Cerebellar Activation in a Finger Tapping Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2021, Mexico (virtual), Mexico. pp.1018-1021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9629565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30022.14400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03264733v1</w:t>
+                <w:t xml:space="preserve">hal-03484193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Trial Detection of Event-Related Potentials with Integral Shape Averaging: An Application to the Elusive N400</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guetat</w:t>
+                <w:t xml:space="preserve">A new approach to detect N400 event-related potentials in giftedness children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Benharrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkine Khaddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chanquoy</w:t>
+                <w:t xml:space="preserve">Herve Rix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2021, Mexico (virtual), Mexico. pp.1022-1025, </w:t>
+              <w:t xml:space="preserve">2020 IEEE 4th International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Hammamet, Tunisia. pp.75-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9630271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IC_ASET49463.2020.9318262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484198v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body-Surface Atrial Vector Similarity as a New Way to Investigate Atrial Fibrillation Propagation Dynamics</w:t>
               </w:r>
@@ -10226,51 +10226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef Zeemering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Karel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Lankveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Schotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10437,103 +10437,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 16545:Sinus Rhythm Dynamics and Ventricular Ectopy in an Experimental Model of Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Comelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Comelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emanuele Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel O. Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Plosker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, ., United States. </w:t>
@@ -10571,103 +10571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 316: Influence of Aging and Na Channels on Sinus Rhythm and Heart Rate Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Comelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Comelli</w:t>
+                <w:t xml:space="preserve">Emanuele Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Plosker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research : July 31, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, ., United States. </w:t>
@@ -10705,77 +10705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 16495: Activation of Notch Signaling in the Heart Promotes Electrical Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel O. Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Comelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10958,286 +10958,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrización del Vectorcardiograma Auricular Para la Caracterización de Distintos Tipos De Flutter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raquel Cervigón</w:t>
+                <w:t xml:space="preserve">Feature Optimization for Gifted Children Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Benharrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkine Khaddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASEIB 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 5th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2020, Sousse, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP49331.2020.9231719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976144v1</w:t>
+                <w:t xml:space="preserve">hal-03527134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Optimization for Gifted Children Diagnosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herve Rix</w:t>
+                <w:t xml:space="preserve">Parametrización del Vectorcardiograma Auricular Para la Caracterización de Distintos Tipos De Flutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ruipérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Castrejón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cervigón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 5th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CASEIB 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Valladolid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ATSIP49331.2020.9231719⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03527134v1</w:t>
+                <w:t xml:space="preserve">hal-02976144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Flutter Localization Performance by Optimizing the Inverse Dower Transform</w:t>
               </w:r>
@@ -11325,761 +11325,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scheme using signal processing tools to evoke and analyze event-related potentials in giftedness : A cross-disciplinary approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning approach and waves synchronization improvement for the localization of Atrial Flutter circuit based on the 12-leads ECG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haziq Azman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel D Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroMod Days - 1st Meeting of the NeuroMod Institute</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337608v1</w:t>
+                <w:t xml:space="preserve">hal-02285509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning approach and waves synchronization improvement for the localization of Atrial Flutter circuit based on the 12-leads ECG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new scheme using signal processing tools to evoke and analyze event-related potentials in giftedness : A cross-disciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Coluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroMod Days - 1st Meeting of the NeuroMod Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Frejus, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27820.13445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285509v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive Localization of Atrial Flutter Circuit using Recurrence Quantification Analysis and Machine Learning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Late Sodium Current Modulates Diastolic Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel O Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dorilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Cianflone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Hund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">American heart association, Scientific Sessions 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285483v1</w:t>
+                <w:t xml:space="preserve">hal-02285454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Sodium Current Modulates Diastolic Function</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Invasive Localization of Atrial Flutter Circuit using Recurrence Quantification Analysis and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haziq Azman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel D Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushsairy Kadir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American heart association, Scientific Sessions 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285454v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particularities about brain asymmetry and lexicosemantic processing in giftedness: a transdisciplinary approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Semantic particularities in giftedness: A trans-disciplinary approchach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Asymmetry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Deuxième rencontre c@uca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742517v1</w:t>
+                <w:t xml:space="preserve">hal-02455912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Nervous System Effects on the Atrioventricular Conduction Time - Heart Period Relationship During Physical Exercise and Passive Recovery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Peraldi</w:t>
+                <w:t xml:space="preserve">Particularities about brain asymmetry and lexicosemantic processing in giftedness: a transdisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chanquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Computing in Cardiology Conference (CinC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First European Asymmetry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883579v1</w:t>
+                <w:t xml:space="preserve">hal-01742517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Flutter Waves in the Electrocardiogram Using Generalized Likelihood Ratio Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Haziq Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12094,169 +12059,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic particularities in giftedness: A trans-disciplinary approchach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
+                <w:t xml:space="preserve">Autonomic Nervous System Effects on the Atrioventricular Conduction Time - Heart Period Relationship During Physical Exercise and Passive Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Peraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième rencontre c@uca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Computing in Cardiology Conference (CinC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22489/CinC.2018.299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455912v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localizing Atrial Flutter Circuit Using Variability in the Vectorcardiographic Loop Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Haziq Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12445,51 +12445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and Removal of T Wave Component in Atrial Flutter ECG to Aid Non-Invasive Localization of Ectopic Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Haziq Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12592,51 +12592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef Zeemering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Karel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Haziq Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo A.R. Lankveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12717,51 +12717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef Zeemering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Karel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Lankveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Schotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12816,51 +12816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement during a deceptive cycling time-trial is associated with greater central fatigue but similar peripheral fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12924,51 +12924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool for the action potential repolarization dynamic analysis: Application to the discrimination of diabetic and control cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Signore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13045,51 +13045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13235,51 +13235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-wave Amplitude Stability on Multiple Electrocardiogram Leads in Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13386,51 +13386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13511,77 +13511,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libera Fresiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giovanna Trivella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Di Molfetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
@@ -13610,51 +13610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Entropy for Spatial Information Retrieval from Orthogonal Heart Planes Improves Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13731,90 +13731,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of vertical acceleration in trained and untrained individuals during whole-body vibration exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordyn Vienneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Friesenbichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Nigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13856,103 +13856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual mode whole-body vibration has a greater effect on muscle activity than the side-alternating mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordyn Vienneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Nigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Society of Electrophysiology and Kinesiology (ISEK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Roma, Italy</w:t>
@@ -13981,51 +13981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Prediction of Catheter Ablation Acute Outcome in Persistent Atrial Fibrillation Based on Logistic Regression of ECG Fibrillatory Wave Amplitude and Spatio-temporal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14102,51 +14102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Multilead Characterization of F-wave Amplitude Enhances Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14227,90 +14227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is contained in the excessive spikes in sEMG spectrum during whole‐body vibration: motion artifacts or stretch reflexes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14329,277 +14329,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Process Modeling of R-R Interval Dynamics during Atrial Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Low-rank Signal Approximations with Reduced Error Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Spain. pp.1043-1046</w:t>
+              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943572v1</w:t>
+                <w:t xml:space="preserve">hal-00938267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rank Signal Approximations with Reduced Error Dispersion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Point Process Modeling of R-R Interval Dynamics during Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spain. pp.1043-1046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938267v1</w:t>
+                <w:t xml:space="preserve">hal-00943572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonnegative Matrix Factorization for Noninvasive Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14670,385 +14670,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG Signal Processing During Whole-Body Vibration: A Preliminary Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Cabasson</w:t>
+                <w:t xml:space="preserve">Analysis of Heart Rate Variability Using Time-Varying Filtering of Heart Transplanted Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghailen Laouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Colson</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Anterp, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724373v1</w:t>
+                <w:t xml:space="preserve">hal-00738441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Heart Rate Variability Using Time-Varying Filtering of Heart Transplanted Patients</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Singular Spectrum Analysis Improves Analysis of Local Field Potentials from Macaque V1 in Active Fixation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bonizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Karel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lowet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, United States</w:t>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738441v1</w:t>
+                <w:t xml:space="preserve">hal-00724385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Spectrum Analysis Improves Analysis of Local Field Potentials from Macaque V1 in Active Fixation Task</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EMG Signal Processing During Whole-Body Vibration: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Colson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Anterp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724385v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Analysis of Atrial Spatiotemporal Complexity on Standard ECG for Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15129,51 +15129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome in Persistent Afib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15248,618 +15248,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome of Persistent Afib</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+                <w:t xml:space="preserve">Validation of the PR‐RR Hysteresis Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiostim-2012, 18th World Congress in Cardiac Electrophysiology &amp; Cardiac Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Krakow, Poland. pp.597-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848834v1</w:t>
+                <w:t xml:space="preserve">hal-00724379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Atrial Fibrillation Dominant Frequency on Standard ECG Predicts Catheter Ablation Outcome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Robust T Wave Alternans Detector and its Threshold Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Janusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kania</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARDIOSTIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724391v1</w:t>
+                <w:t xml:space="preserve">hal-00724377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise performance during repetitive sprints is carefully regulated by the central motor drive to limit the development of peripheral fatigue upon a critical threshold</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+                <w:t xml:space="preserve">Persistent Atrial Fibrillation Dominant Frequency on Standard ECG Predicts Catheter Ablation Outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belgium</w:t>
+              <w:t xml:space="preserve">CARDIOSTIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724370v1</w:t>
+                <w:t xml:space="preserve">hal-00724391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the PR‐RR Hysteresis Phenomenon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Cabasson</w:t>
+                <w:t xml:space="preserve">Exercise performance during repetitive sprints is carefully regulated by the central motor drive to limit the development of peripheral fatigue upon a critical threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pablo Laguna</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Krakow, Poland. pp.597-600</w:t>
+              <w:t xml:space="preserve">ECSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724379v1</w:t>
+                <w:t xml:space="preserve">hal-00724370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Robust T Wave Alternans Detector and its Threshold Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome of Persistent Afib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Cardiostim-2012, 18th World Congress in Cardiac Electrophysiology &amp; Cardiac Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724377v1</w:t>
+                <w:t xml:space="preserve">hal-00848834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation Based on Spatio-Temporal Complexity Measures of the Surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16070,51 +16070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive prediction of catheter ablation outcome in persistent atrial fibrillation by exploiting the spatial diversity of surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16213,64 +16213,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T waves segmentation and analysis using inverse normalized integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Janusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Maniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16445,286 +16445,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrial fibrillation disorganization is reduced by catheter ablation: A standard ECG study.</w:t>
+                <w:t xml:space="preserve">Catheter ablation reduces atrial fibrillation organization degree assessed on standard ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cardiac Electrophysiology &amp; Cardiac Techniques, (CARDIOSTIM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. 1 page</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543715v1</w:t>
+                <w:t xml:space="preserve">hal-00664177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catheter ablation reduces atrial fibrillation organization degree assessed on standard ECG</w:t>
+                <w:t xml:space="preserve">Atrial fibrillation disorganization is reduced by catheter ablation: A standard ECG study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiac Electrophysiology &amp; Cardiac Techniques, (CARDIOSTIM'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Argentina. pp.5286-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664177v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new curve registration technique for the analysis of T waves shapes.</w:t>
               </w:r>
@@ -17162,429 +17162,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventricular Activity Residual Reduction in Remainder ECGs Based on Short-Term Autoregressive Model Interpolation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-complexity autoregressive modeling of the fast and slow QT adaptation to heart rate changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Stridh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meste</w:t>
+                <w:t xml:space="preserve">A. Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States. pp.5340-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5332760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423943v1</w:t>
+                <w:t xml:space="preserve">hal-00450070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity autoregressive modeling of the fast and slow QT adaptation to heart rate changes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ventricular Activity Residual Reduction in Remainder ECGs Based on Short-Term Autoregressive Model Interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bonizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cabasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Meste</w:t>
+                <w:t xml:space="preserve">Martin Stridh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Sornmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Park City, UTAH, France. pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450070v1</w:t>
+                <w:t xml:space="preserve">hal-00423943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of atrial signals directly from surface ECG exploiting compressed spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Bonizzi</w:t>
+                <w:t xml:space="preserve">A Time Delay Estimation Technique for Overlapping Signals in Electrocardiograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Cardiology 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bologna, Italy. pp.221-224</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357127v1</w:t>
+                <w:t xml:space="preserve">hal-00357369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time Delay Estimation Technique for Overlapping Signals in Electrocardiograms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Cabasson</w:t>
+                <w:t xml:space="preserve">Spectral analysis of atrial signals directly from surface ECG exploiting compressed spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bermon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Computers in Cardiology 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bologna, Italy. pp.221-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357369v1</w:t>
+                <w:t xml:space="preserve">hal-00357127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exploitation of spatial topographies for atrial signal extraction in atrial fibrillation ECGs.</w:t>
               </w:r>
@@ -17992,226 +17992,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrio-Ventricular Junction Behaviour During Atrial Fibrillation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the pedalling frequency on the Heart Rate Variability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.279-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357124v1</w:t>
+                <w:t xml:space="preserve">hal-00356072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the pedalling frequency on the Heart Rate Variability.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atrio-Ventricular Junction Behaviour During Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bonizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bermon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Durham, United States. pp.561-564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00356072v1</w:t>
+                <w:t xml:space="preserve">hal-00357124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Modeling of the Overlapping T Wave for the Efficient Estimation of the P-R Intervals during Exercise and recovery</w:t>
               </w:r>
@@ -18318,51 +18318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the T wave alternans phenomenon with ECG amplitude modulation and baseline wander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Janusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Maniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18394,684 +18394,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Processing and Stimulation Strategies for the Digisonic SP and Digisonic SP'K cochlear implant systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Repetto</w:t>
+                <w:t xml:space="preserve">Estimation and Analysis of the PR intervals under Exercise and Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Symposium on Pediatric Cochlear Implantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Venezia, Unknown Region</w:t>
+              <w:t xml:space="preserve">Annual International Conference on Computers in Cardiology (CinC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Valencia, Spain. pp.497-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142881v1</w:t>
+                <w:t xml:space="preserve">hal-00357375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and Analysis of the PR intervals under Exercise and Recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Cabasson</w:t>
+                <w:t xml:space="preserve">Signal Processing and Stimulation Strategies for the Digisonic SP and Digisonic SP'K cochlear implant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference on Computers in Cardiology (CinC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Valencia, Spain. pp.497-500</w:t>
+              <w:t xml:space="preserve">8th European Symposium on Pediatric Cochlear Implantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Venezia, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357375v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QRST cancellation using bayesian estimation for the auricular fibrillation analysis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Serfaty</w:t>
+                <w:t xml:space="preserve">Spatial shape variability of ECG waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkine Khaddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Fereniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Maniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual International Conference IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 3rd European Medical and Biological Engineering Conference, EMBEC'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Prague, Czech Republic. EMBC'05, Nov. 20-25, 2005, CD-ROM, 4 p. Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430146v1</w:t>
+                <w:t xml:space="preserve">hal-00355972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New method for the PR-PP Hysteresis Phenomenon Enhancement under Exercise Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Cabasson</w:t>
+                <w:t xml:space="preserve">P-wave shape changes observed in the surface electrocardiogram of subjects with obstructive sleep apnoea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Heneghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bermon</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara O'Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference on Computers in Cardiology (CinC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.723-726</w:t>
+              <w:t xml:space="preserve">Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.359-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357377v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial shape variability of ECG waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rix</w:t>
+                <w:t xml:space="preserve">A New method for the PR-PP Hysteresis Phenomenon Enhancement under Exercise Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roman Maniewski</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd European Medical and Biological Engineering Conference, EMBEC'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Prague, Czech Republic. EMBC'05, Nov. 20-25, 2005, CD-ROM, 4 p. Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Annual International Conference on Computers in Cardiology (CinC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.723-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355972v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-wave shape changes observed in the surface electrocardiogram of subjects with obstructive sleep apnoea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ciara O'Brien</w:t>
+                <w:t xml:space="preserve">QRST cancellation using bayesian estimation for the auricular fibrillation analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Serfaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th Annual International Conference IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Shanghai, China. pp.7083-7086, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2005.1616138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466974v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing sample shape statistics with FCA and ISA approaches</w:t>
               </w:r>
@@ -19656,312 +19656,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic synthesis and methodology for improving Cochlear Implant speech processing techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Malherbe</w:t>
+                <w:t xml:space="preserve">Assessing dynamic changes in respiratory and cardiac systems coupling in non-stationary exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">IIIrd Federation of European Physiological Societies Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142876v1</w:t>
+                <w:t xml:space="preserve">hal-02142875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the IPFM model for the Heart Rate Variability analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic synthesis and methodology for improving Cochlear Implant speech processing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bermon</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th annual conference on Computers in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Thessalonique, Grece, Unknown Region</w:t>
+              <w:t xml:space="preserve">25th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142877v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing dynamic changes in respiratory and cardiac systems coupling in non-stationary exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the IPFM model for the Heart Rate Variability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bermon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIrd Federation of European Physiological Societies Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France, France</w:t>
+              <w:t xml:space="preserve">30th annual conference on Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Thessalonique, Grece, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142875v1</w:t>
+                <w:t xml:space="preserve">hal-02142877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated shape averaging of the P-wave applied to AF risk detection</w:t>
               </w:r>
@@ -20166,554 +20166,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the fundamental component in ventricular fibrillation signal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the respiratory and cardiac systems coupling in pyramidal exercise using a time-varying model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Camous</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Biosignal Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Como, Italy. pp.283-286</w:t>
+              <w:t xml:space="preserve">29th annual conference on Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Memphis, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142723v1</w:t>
+                <w:t xml:space="preserve">hal-02142726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison study of stationary and non stationary analysis of signal during ventricular fibrillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digisonic cochlear implant and phonak microlink FM system combination : interest for children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Camous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Biosignal Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Como, Italy. pp.107-110</w:t>
+              <w:t xml:space="preserve">7th International Cochlear Implant Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Manchester, Grande Bretagne, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142724v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction discrimination system implementation on the digisonic cochlear implant : a double microphones speech intelligibility enhancement system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Malherbe</w:t>
+                <w:t xml:space="preserve">A comparison study of stationary and non stationary analysis of signal during ventricular fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkine Khaddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gallego</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rix</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Camous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Cochlear Implant Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Manchester, Grande Bretagne, Unknown Region</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Biosignal Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Como, Italy. pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142727v1</w:t>
+                <w:t xml:space="preserve">hal-02142724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the respiratory and cardiac systems coupling in pyramidal exercise using a time-varying model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direction discrimination system implementation on the digisonic cochlear implant : a double microphones speech intelligibility enhancement system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bermon</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th annual conference on Computers in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Memphis, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">7th International Cochlear Implant Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Manchester, Grande Bretagne, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142726v1</w:t>
+                <w:t xml:space="preserve">hal-02142727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digisonic cochlear implant and phonak microlink FM system combination : interest for children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Malherbe</w:t>
+                <w:t xml:space="preserve">Estimation of the fundamental component in ventricular fibrillation signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkine Khaddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gallego</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rix</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Camous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Cochlear Implant Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Manchester, Grande Bretagne, Unknown Region</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Biosignal Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Como, Italy. pp.283-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142729v1</w:t>
+                <w:t xml:space="preserve">hal-02142723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Signal Shapes: application to P-Waves in ECG</w:t>
               </w:r>
@@ -20794,64 +20794,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise reduction for cochlear implant : an overview of the performances of various noise suppression techniques implemented on the digisonic cochlear implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21719,51 +21719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Bodrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Camous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Nice, France. pp.524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22041,217 +22041,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of cardiac action potentials wavefronts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling factor and jitter characterization: an unified approach using mean and variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bataillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142528v1</w:t>
+                <w:t xml:space="preserve">hal-02142526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling factor and jitter characterization: an unified approach using mean and variance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of cardiac action potentials wavefronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bataillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bataillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142526v1</w:t>
+                <w:t xml:space="preserve">hal-02142528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal averaging enhancement by jitter Deconvolution</w:t>
               </w:r>
@@ -23810,64 +23810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method for the Robust Estimation of the Motile Cilia Beating Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24187,51 +24187,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Characterization of Fibrillatory Wave Amplitude on Surface ECG to Describe Catheter Ablation Impact on Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24333,77 +24333,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P300 event-related potentials classification from EEG data through interval feature extraction and recurrent neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noële Magnié-Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24450,51 +24450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive prediction of catheter ablation outcome in persistent atrial fibrillation: exploiting the spatial variability of the f-wave amplitude in the surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24661,51 +24661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1751694F"/>
+    <w:nsid w:val="5EE2E7E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24892,51 +24892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-meste" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1405-0194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083349421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Haddad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lavigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2025.104500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Molero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Peeters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Karel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12872-025-04483-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemineur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP289806" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cervantes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Piccinini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Qian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hroo.2025.11.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dempsey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abbiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05346-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scarlatti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Sithikun Bun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1145894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Benharrath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Slama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkine Khadoumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/iasc.2022.023446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154519" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrocq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina B&#248;gseth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002557" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ruip&#233;rez-Campillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castrej&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cervig&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.105932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haziq Kamarul Azman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushsairy Kadir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Gabriel Latcu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saoudi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102472" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Zeemering" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Crijns" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02190-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Hureau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2019-0031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Comelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Meo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O Cervantes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pizzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Plosker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00379.2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van Hunnik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2019.00036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Signore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Rota" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.02.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laguna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Garde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Giraldo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Jan&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.01.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory M Blain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001272" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sorrentino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cannata" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.003078" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.03.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Fresiello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Trivella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Di Molfetta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ferrari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bernini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12407" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDCRPS77-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lienhard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordyn Vienneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Friesenbichler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Nigg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1398650" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000927" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171522v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1345-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cabasson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Janusek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Karczmarewicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Przybylski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kania" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1243-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2874-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/expphysiol.2014.077974" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023505v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M H Karel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L.M. Peeters" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793536914500113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2220639" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827897v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Conductier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Viola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navean Ramkumar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.02.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WKGMVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;sin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2181507" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bail&#243;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghailen Laouini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Grao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Orini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2095011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614248v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Decebal Latcu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mondoly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10840-010-9541-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GVP1C0G6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Guillem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu M. Climent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Millet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2009.08.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DCMX4SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bermon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00881.2008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2028694" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Heneghan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Brien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkine Khaddoumi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Fereniec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Maniewski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356082v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00767.2004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356079v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2004.014134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2005.856257" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.855106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356087v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wrya Muhammad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1267/METH04010013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2003.809495" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367156v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00202-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1C8JH29-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356218v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Muhammad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fortunato" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merletti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356219v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lewandowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maniewski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mroczka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinbach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356220v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466960v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amargos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Suisse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bataillou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356221v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caminal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Thakor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.301729" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jan&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meste" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Poon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.161335" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466958v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#233; Caminal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344577v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason T Jacobson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.152.suppl_3.4371550" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320420v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/res.137.suppl_1.Wed097" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691012v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Barret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Panzolini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Di Martino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782816" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04770412v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rocco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delaire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magni&#233;-Mauro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14001134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Syam" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.333" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691002v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782935" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209187v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915709v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haziq Bin Kamarul Azman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784128v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855923v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630639v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Habas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14254.18245" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784120v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schotten" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7009822" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magnie-Mauro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13745" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383285v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lankveld" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484193v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629565" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET49463.2020.9318262" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264733v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30022.14400" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484198v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guetat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630271" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383348v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961820v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ruip&#233;rez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659045v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O. Cervantes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.142.suppl_3.16545" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083511v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/res.127.suppl_1.316" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083527v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.142.suppl_3.16495" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961805v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo A.R. Lankveld" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976144v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527134v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231719" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285490v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Azman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel D Latcu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02337608v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Coluzzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27820.13445" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285483v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285454v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dorilio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cianflone" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hund" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742517v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883579v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peraldi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2018.299" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883581v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haziq Azman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455912v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883582v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742509v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Giraldo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639630v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639593v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384383v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310564v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384379v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Signore" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rota" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217215v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216840v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Signore" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217233v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302935v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079410v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079412v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075593v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075591v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848856v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848848v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Garibaldi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943859v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943572v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938267v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655798v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724373v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738441v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724385v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Weerd" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lowet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roberts" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724389v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724392v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848834v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724391v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724370v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724379v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724377v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635740v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655792v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castells" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quesada" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091233" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655786v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091411" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655778v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091164" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655788v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Westra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090714" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543715v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626335" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664177v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543708v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dori" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626236" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422948v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450071v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332621" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450131v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423943v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stridh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sornmo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450070v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabasson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332760" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357127v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357369v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357695v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alegre de La Soujeole" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tala" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355384v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cazals" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353243" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357124v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356072v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352278" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357374v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466962v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142881v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Repetto" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357375v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430146v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serfaty" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1616138" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357377v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355972v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466974v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466965v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142882v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554830v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2004.1442966" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142879v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Blain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142878v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142883v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magorjata Fereniec" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142876v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malherbe" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142877v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142875v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555132v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blanc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cornily" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2003.1291106" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142725v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142723v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Camous" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142724v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142727v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallego" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142726v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142729v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555186v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142728v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142722v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farina" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142721v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547602v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fortunato" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1020570" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142536v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raybaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142535v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142534v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142533v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ter Mroczka" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142531v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bodrero" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142530v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142532v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142529v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142528v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142526v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545481v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Perrone" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Oficjalska" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.1993.378363" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142525v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142545v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142524v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544728v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Caminal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1989.95555" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denesh Sooriamoorthy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Malarvili" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aindi Anas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003629832" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806558v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Liebert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466629v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739088v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357258v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553054v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545558v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806681v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357393v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357730v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357396v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718295v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446272v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34911.12960" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362522v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-meste" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1405-0194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083349421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Haddad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lavigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2025.104500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Molero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Peeters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Karel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12872-025-04483-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemineur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP289806" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cervantes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Piccinini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Qian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hroo.2025.11.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dempsey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abbiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05346-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scarlatti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Sithikun Bun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1145894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Benharrath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Slama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkine Khadoumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/iasc.2022.023446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154519" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrocq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina B&#248;gseth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002557" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ruip&#233;rez-Campillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castrej&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cervig&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.105932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haziq Kamarul Azman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushsairy Kadir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Gabriel Latcu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saoudi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102472" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Zeemering" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Crijns" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02190-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Comelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Meo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O Cervantes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pizzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Plosker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00379.2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160541v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Hureau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2019-0031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van Hunnik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2019.00036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Signore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Rota" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.02.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laguna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Garde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Giraldo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Jan&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.01.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory M Blain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001272" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sorrentino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cannata" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.003078" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.03.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1345-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lienhard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordyn Vienneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Nigg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000927" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Fresiello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Trivella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Di Molfetta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ferrari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bernini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12407" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDCRPS77-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119678v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Friesenbichler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1398650" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cabasson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Janusek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Karczmarewicz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Przybylski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kania" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1243-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2874-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/expphysiol.2014.077974" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023505v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M H Karel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L.M. Peeters" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793536914500113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2220639" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827897v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Conductier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Viola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navean Ramkumar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.02.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WKGMVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;sin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2181507" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bail&#243;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghailen Laouini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Grao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Orini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2095011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614248v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Decebal Latcu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mondoly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10840-010-9541-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GVP1C0G6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Guillem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu M. Climent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Millet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2009.08.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DCMX4SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bermon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00881.2008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2028694" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Heneghan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Brien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkine Khaddoumi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Fereniec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Maniewski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2005.856257" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356079v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2004.014134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00767.2004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.855106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356087v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wrya Muhammad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1267/METH04010013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2003.809495" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367156v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00202-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1C8JH29-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356218v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Muhammad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fortunato" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merletti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356219v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lewandowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maniewski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mroczka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinbach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356220v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466960v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amargos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Suisse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bataillou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356221v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caminal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Thakor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.301729" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jan&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meste" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Poon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.161335" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466958v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#233; Caminal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344577v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason T Jacobson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.152.suppl_3.4371550" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320420v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/res.137.suppl_1.Wed097" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691012v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Barret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Panzolini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Di Martino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782816" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691002v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782935" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Syam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.333" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04770412v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rocco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delaire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magni&#233;-Mauro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14001134" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209187v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915709v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haziq Bin Kamarul Azman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Habas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14254.18245" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784128v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855923v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784120v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schotten" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04286051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7009822" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264733v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30022.14400" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484198v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guetat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630271" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529215v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magnie-Mauro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13745" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383285v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lankveld" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484193v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629565" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527133v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET49463.2020.9318262" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383348v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961820v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ruip&#233;rez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659045v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O. Cervantes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.142.suppl_3.16545" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083511v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/res.127.suppl_1.316" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083527v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.142.suppl_3.16495" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961805v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo A.R. Lankveld" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527134v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231719" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976144v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285490v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Azman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel D Latcu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285509v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02337608v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Coluzzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27820.13445" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285454v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dorilio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cianflone" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hund" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285483v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455912v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742517v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883581v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haziq Azman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peraldi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2018.299" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883582v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742509v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Giraldo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639630v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639593v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384383v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310564v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384379v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Signore" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rota" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217215v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216840v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Signore" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217233v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302935v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079410v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079412v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075593v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075591v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848856v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848848v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Garibaldi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943859v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938267v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943572v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655798v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738441v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724385v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Weerd" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lowet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roberts" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724373v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724389v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724392v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724379v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724377v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724391v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724370v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848834v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635740v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655792v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castells" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quesada" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091233" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655786v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091411" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655778v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091164" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655788v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Westra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090714" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664177v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543715v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626335" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543708v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dori" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626236" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422948v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450071v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332621" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450131v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450070v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabasson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332760" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423943v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stridh" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sornmo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357369v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357127v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357695v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alegre de La Soujeole" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tala" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355384v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cazals" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353243" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356072v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352278" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357124v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357374v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466962v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357375v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142881v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdes" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Repetto" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355972v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466974v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357377v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430146v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serfaty" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1616138" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466965v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142882v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554830v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2004.1442966" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142879v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Blain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142878v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142883v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magorjata Fereniec" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142875v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142876v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malherbe" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142877v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555132v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blanc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cornily" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2003.1291106" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142725v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142726v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142729v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallego" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142724v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Camous" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142727v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142723v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555186v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142728v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142722v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farina" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142721v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547602v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fortunato" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1020570" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142536v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raybaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142535v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142534v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142533v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ter Mroczka" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142531v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bodrero" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142530v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142532v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142529v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142526v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142528v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545481v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Perrone" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Oficjalska" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.1993.378363" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142525v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142545v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142524v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544728v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Caminal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.1989.95555" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denesh Sooriamoorthy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Malarvili" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aindi Anas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003629832" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806558v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Liebert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466629v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739088v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357258v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553054v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545558v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806681v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357393v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357730v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357396v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718295v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446272v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34911.12960" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362522v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>