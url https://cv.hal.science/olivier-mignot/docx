--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -591,241 +591,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alès (30), 17 Rue Taisson : rapport de diagnostic.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brignon (30), Chemin de Cruviers et de Brienne : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ratsimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121851v1</w:t>
+                <w:t xml:space="preserve">hal-04122038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brignon (30), Chemin de Cruviers et de Brienne : rapport de diagnostic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alès (30), 17 Rue Taisson : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Montaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ratsimba</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04122038v1</w:t>
+                <w:t xml:space="preserve">hal-04121851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunel-Viel (34), 118, rue Antoine Roux</w:t>
               </w:r>
@@ -955,51 +955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1470,51 +1470,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Rhône-Alpes. 2017, 3 volumes (244, 232, 222 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2017, 3 volumes (244, 232, 222 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1839,51 +1839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35B1FB83"/>
+    <w:nsid w:val="CB685CA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2070,51 +2070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-mignot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caballero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Callabero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-mignot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caballero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Callabero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>