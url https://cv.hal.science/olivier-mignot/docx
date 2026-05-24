--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -407,665 +407,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villevieille (30), Chemin de la Truque – Les Pradels</w:t>
+                <w:t xml:space="preserve">Villevieille (30), Chemin du Mas Portalier : rapport de diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Montaru</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121877v1</w:t>
+                <w:t xml:space="preserve">hal-04121900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Victor-la-Coste (30), 44 Route des Vignerons</w:t>
+                <w:t xml:space="preserve">Villevieille (30), Chemin de la Truque – Les Pradels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Robin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Montaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121728v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brignon (30), Chemin de Cruviers et de Brienne : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Saint-Victor-la-Coste (30), 44 Route des Vignerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Inisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jallet</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04122038v1</w:t>
+                <w:t xml:space="preserve">hal-04121728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alès (30), 17 Rue Taisson : rapport de diagnostic.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brignon (30), Chemin de Cruviers et de Brienne : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ratsimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121851v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunel-Viel (34), 118, rue Antoine Roux</w:t>
+                <w:t xml:space="preserve">Alès (30), 17 Rue Taisson : rapport de diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Raynaud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Montaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04121769v1</w:t>
+                <w:t xml:space="preserve">hal-04121851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villevieille (30), Chemin du Mas Portalier : rapport de diagnostic.</w:t>
+                <w:t xml:space="preserve">Lunel-Viel (34), 118, rue Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barberan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Houix</w:t>
+                <w:t xml:space="preserve">Claude Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Leal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Méditerranée - Nîmes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121900v1</w:t>
+                <w:t xml:space="preserve">hal-04121769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t>
               </w:r>
@@ -1839,51 +1839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB685CA8"/>
+    <w:nsid w:val="F3B7BA35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2070,51 +2070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-mignot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caballero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Callabero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-mignot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502558v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caballero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Callabero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>