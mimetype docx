--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -628,209 +628,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teaching geography in English : let’s do it ? Portée heuristique d’un échec pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01633189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : marges, marginalité, marginalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 94 (3), pp.359-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bagf.2070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968332v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01633189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privation de liberté, espace et justice. Un entretien avec Jean-Marie Delarue, le 2 avril 2015 à Paris</w:t>
               </w:r>
@@ -2481,51 +2481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2833,165 +2833,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La visibilité est un piège. La prison comme dispositif spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Dispositifs. Espace, corps et pouvoirs » Enjeux sociaux - Enjeux spatiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estelle Sohier, Oct 2015, Université de Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘‘Parlez-moi de votre cellule’’. La prison au risque de l'échelle micro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Approches ‘‘micro’’ en géographie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hovig Ter Minassian, Nov 2015, Université de Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378259v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01378261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prison Space : Whose Space Is This ?</w:t>
               </w:r>
@@ -3704,165 +3704,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00771513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une cartographie des géographies anglophones et francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École doctorale en géographie de la Conférence universitaire de Suisse occidentale. Atelier Espace terrestre, espace géographique, society and space, La Vue des Alpes, 3-5 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la carte pénitentiaire à l'espace carcéral : la prison, approches géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Enfermements, Justice et Libertés dans les sociétés contemporaines, Centre d'histoire sociale du XXe siècle, 20 janvier 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402690v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00402688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prison Spaces: On the Spatialities of Exclusion</w:t>
               </w:r>
@@ -4236,229 +4236,229 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réclusion au cœur du monde ? Evolution de la carte pénitentiaire en France de 1790 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">École doctorale d'histoire de l'Université de Paris 1 Panthéon-Sorbonne - Atelier Enfermement et lieux de réclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France. pp.151-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.071.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réclusion au cœur du monde ? Evolution de la carte pénitentiaire en France de 1790 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Enfermement et lieux de réclusion, Ecole doctorale d'histoire de Paris 1 Panthéon-Sorbonne, 10 mars 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hyp.071.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexe et espace : représentation ou perception de la sexualité ? Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque de Doc'Géo, Bordeaux, 22 mai 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France. 65-66. En ligne : http://www.ades.cnrs.fr/IMG/pdf/Cahiers2BISdef.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402672v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00402673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie, la prison et l'éthique. Prestige et vertige de l'injustice</w:t>
               </w:r>
@@ -4576,204 +4576,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment les jésuites ont mis le monde en réseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boëdec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fumey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie de St Dié des Vosges, 30 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Saint Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Jésuites, premiers mondialisateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de géographie de Saint-Dié des Vosges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADFIG Saint-Dié des Vosges, Sep 2005, Saint-Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933779v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00402735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géographes parlent-ils tous du même monde ? Les réseaux intellectuels : hégémonie anglo-américaine et vision du monde</w:t>
               </w:r>
@@ -5157,50 +5157,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Guide de l'étudiant européen en sciences sociales, Sociologie, géographie, histoire, dans la dynamique ERASMUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Krichewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pettinaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Scot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, pp.336, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guide de l'étudiant européen en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Krichewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5228,158 +5329,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Scot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Belin, pp.336, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608360v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-00402663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6192,199 +6192,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Derrière les barreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Fumey; Christian Grataloup; Patrick Boucheron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.98-99, 2014, 9782352043669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enfermés entre quatre murs Les besoins de nature des détenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Guichard-Anguis; Anne-Marie Frérot; Antoine Da Lage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures, miroirs des hommes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.317- 328, 2014, Géographie et Cultures, 978-2-343-03367-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374452v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01374479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penal Space and Privacy in French and Russian Prisons</w:t>
               </w:r>
@@ -6654,886 +6654,886 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sens du système pénal et carcéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sens de la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.121-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03368733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Préface », Prisons : usages et appropriations des espaces carcéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prisons : usages et appropriations des espaces carcéraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03368731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Adrien Maret</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clôture suffit-elle à faire un espace d'enfermement ? Spatialités contradictoires et poreuses des prisons françaises contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe : la guerre des facs aura-t-elle lieu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Festin de Babette ou l'espace en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.121-122</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Saillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épistémologie de la géographie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une géographie de la géographie reste à bâtir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture et géographie pénitentiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies intraduisibles : les conceptualisations anglophones et francophones de l'espace des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une géographie de la géographie reste à bâtir</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de l'Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Afrique dans la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harem linguistique de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manifeste méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402686v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00402685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prison, les sciences sociales, la critique. Peine perdue ?</w:t>
               </w:r>
@@ -8333,51 +8333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293620v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7324" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scheer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1574.0057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fagnoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1173" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delarue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.702.0140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-68-51-2013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2056" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02438947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.097.0125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.071.0151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ollivon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Scharff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Dj&#233;mila Zeneidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402690v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402688v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402689v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kieffer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fumey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bo&#235;dec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7423-separer-et-punir.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Krichewsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pettinaroli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Krichewsky" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desjardins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/poche/les-essais-de-la-sorbonne/sorbonnavirus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905952v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/%C3%80_quoi_sert_la_g%C3%A9ographie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pitte.2021.01.0111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_souffrance_en_prison_rolande_chazot_franck_violet-9782343205915-66321.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374441v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/le-controle-des-jeunes-deviants" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374452v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43769" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arenes.fr/livre/latlas-global/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Carceral-Spaces-Mobility-and-Agency-in-Imprisonment-and-Migrant-Detention/Gill-Moran/p/book/9781409442684" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02439132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saillart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lupion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Monteil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293620v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7324" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scheer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1574.0057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fagnoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delarue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.702.0140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-68-51-2013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2056" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02438947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.097.0125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.071.0151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ollivon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Scharff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Dj&#233;mila Zeneidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402689v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kieffer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402714v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bo&#235;dec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fumey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7423-separer-et-punir.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Krichewsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pettinaroli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Krichewsky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desjardins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/poche/les-essais-de-la-sorbonne/sorbonnavirus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905952v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/%C3%80_quoi_sert_la_g%C3%A9ographie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pitte.2021.01.0111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_souffrance_en_prison_rolande_chazot_franck_violet-9782343205915-66321.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374441v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/le-controle-des-jeunes-deviants" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374479v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arenes.fr/livre/latlas-global/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Carceral-Spaces-Mobility-and-Agency-in-Imprisonment-and-Migrant-Detention/Gill-Moran/p/book/9781409442684" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02439132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saillart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lupion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Monteil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>