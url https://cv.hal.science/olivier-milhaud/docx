--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -810,325 +810,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privation de liberté, espace et justice. Un entretien avec Jean-Marie Delarue, le 2 avril 2015 à Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prison et la ville : divorce à l’amiable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villes et châtiments, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privation de liberté, espace et justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 8, http://www.jssj.org/article/espace-privation-de-liberte-et-justice-un-entretien-avec-jean-marie-delarue/</w:t>
+              <w:t xml:space="preserve">, 2015, Espaces autoritaires, espaces (in)justes?, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privation de liberté, espace et justice. Un entretien avec Jean-Marie Delarue, le 2 avril 2015 à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Espaces autoritaires, espaces (in)justes?, 8</w:t>
+              <w:t xml:space="preserve">, 2015, 8, http://www.jssj.org/article/espace-privation-de-liberte-et-justice-un-entretien-avec-jean-marie-delarue/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01176363v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfermement ou la tentation spatialiste</w:t>
               </w:r>
@@ -1550,178 +1550,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Post-Francophonie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, En ligne : http://espacestemps.net/document2077.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prison entre monde et antimonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Antimondes. Espaces en marge, espaces invisibles, 57, pp.9-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402664v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00402666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mappemonde ou la mondialisation mise en images</w:t>
               </w:r>
@@ -2475,50 +2475,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02047047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire et géographie de la surpopulation carcérale en France : un emballement sans fin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la construction au fonctionnement des prisons françaises, quelles perspectives d'avenir ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Droit Histoire Universités Paris-Sorbonne et Panthéon-Assas, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2527,333 +2596,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude sur la France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Géographes français, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning distance. Prisons and punitive geographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Association of American Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the Association of American Geographers, Apr 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Histoire et géographie de la surpopulation carcérale en France : un emballement sans fin?</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un géographe face aux échelles : automatismes et questionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la construction au fonctionnement des prisons françaises, quelles perspectives d'avenir ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Droit Histoire Universités Paris-Sorbonne et Panthéon-Assas, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : "Etudes de cas : jeux d’échelles pour décrire le social"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Analyse Comparée des Pouvoirs, Oct 2016, Université Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de détention: territoires, patrimoines et lieux vécus. Journées d'étude internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction de l'Administration pénitentiaire (France), Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481525v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01378258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visibilité est un piège. La prison comme dispositif spatial</w:t>
               </w:r>
@@ -3372,165 +3372,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’espace est la prison originelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands débats de la géographie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuèle Cunningham-Sabot et Djémila Zeneidi, Dec 2013, ENS Ulm, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séparer et punir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire UMR IDEES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Université de Rouen, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378271v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01378268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace carcéral et spatialité du pouvoir</w:t>
               </w:r>
@@ -4236,229 +4236,229 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réclusion au cœur du monde ? Evolution de la carte pénitentiaire en France de 1790 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École doctorale d'histoire de l'Université de Paris 1 Panthéon-Sorbonne - Atelier Enfermement et lieux de réclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Paris, France. pp.151-159, </w:t>
+              <w:t xml:space="preserve">Enfermement et lieux de réclusion, Ecole doctorale d'histoire de Paris 1 Panthéon-Sorbonne, 10 mars 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hyp.071.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00402673v1</w:t>
+                <w:t xml:space="preserve">halshs-00402714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexe et espace : représentation ou perception de la sexualité ? Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque de Doc'Géo, Bordeaux, 22 mai 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France. 65-66. En ligne : http://www.ades.cnrs.fr/IMG/pdf/Cahiers2BISdef.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00402672v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réclusion au cœur du monde ? Evolution de la carte pénitentiaire en France de 1790 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École doctorale d'histoire de l'Université de Paris 1 Panthéon-Sorbonne - Atelier Enfermement et lieux de réclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France. pp.151-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.071.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie, la prison et l'éthique. Prestige et vertige de l'injustice</w:t>
               </w:r>
@@ -4576,273 +4576,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les géographes parlent-ils tous du même monde ? Les réseaux intellectuels : hégémonie anglo-américaine et vision du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie de St Dié des Vosges, 1er octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Saint Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment les jésuites ont mis le monde en réseau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boëdec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fumey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie de St Dié des Vosges, 30 septembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Saint Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jésuites, premiers mondialisateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de géographie de Saint-Dié des Vosges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADFIG Saint-Dié des Vosges, Sep 2005, Saint-Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933779v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00402732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie de la prison</w:t>
               </w:r>
@@ -6013,51 +6013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Grésillon; Frédéric Alexandre; Bertrand Sajaloli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6867,735 +6867,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Festin de Babette ou l'espace en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Saillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Europe : la guerre des facs aura-t-elle lieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Christian Saillart</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épistémologie de la géographie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture et géographie pénitentiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une géographie de la géographie reste à bâtir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Architecture et géographie pénitentiaires</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies intraduisibles : les conceptualisations anglophones et francophones de l'espace des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Géographies intraduisibles : les conceptualisations anglophones et francophones de l'espace des sociétés</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de l'Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prison, les sciences sociales, la critique. Peine perdue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00402675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique dans la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le harem linguistique de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un manifeste méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00402686v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00402675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reléguer et punir. La géographie carcérale française et ses impasses</w:t>
               </w:r>
@@ -8333,51 +8333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293620v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7324" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scheer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1574.0057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fagnoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delarue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.702.0140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-68-51-2013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2056" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02438947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.097.0125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.071.0151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ollivon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Scharff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Dj&#233;mila Zeneidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402689v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kieffer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402714v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bo&#235;dec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fumey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7423-separer-et-punir.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Krichewsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pettinaroli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Krichewsky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desjardins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/poche/les-essais-de-la-sorbonne/sorbonnavirus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905952v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/%C3%80_quoi_sert_la_g%C3%A9ographie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pitte.2021.01.0111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_souffrance_en_prison_rolande_chazot_franck_violet-9782343205915-66321.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374441v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/le-controle-des-jeunes-deviants" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374479v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arenes.fr/livre/latlas-global/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Carceral-Spaces-Mobility-and-Agency-in-Imprisonment-and-Migrant-Detention/Gill-Moran/p/book/9781409442684" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02439132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saillart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lupion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Monteil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293620v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7324" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scheer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1574.0057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fagnoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delarue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.702.0140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-68-51-2013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2056" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02438947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.097.0125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.071.0151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ollivon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Scharff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539570v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Dj&#233;mila Zeneidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378271v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402689v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kieffer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402735v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bo&#235;dec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fumey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7423-separer-et-punir.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Krichewsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pettinaroli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Krichewsky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desjardins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/poche/les-essais-de-la-sorbonne/sorbonnavirus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905952v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/%C3%80_quoi_sert_la_g%C3%A9ographie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pitte.2021.01.0111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_souffrance_en_prison_rolande_chazot_franck_violet-9782343205915-66321.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374441v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/le-controle-des-jeunes-deviants" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374479v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arenes.fr/livre/latlas-global/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Carceral-Spaces-Mobility-and-Agency-in-Imprisonment-and-Migrant-Detention/Gill-Moran/p/book/9781409442684" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02439132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402724v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saillart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402686v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lupion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Monteil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>