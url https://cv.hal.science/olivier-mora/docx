--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -3604,613 +3604,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale à l'ouvrage Futurs de l’élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+                <w:t xml:space="preserve">Six modes d’action pour une protection des cultures sans pesticides chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Alix Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Aurélie Wilfart (coordination scientifique), Jonathan Vayssières (coordination scientifique). </w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurs de l’élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chap. 2 (partie 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-16, 2025, 9782759240654</w:t>
+              <w:t xml:space="preserve">, pp. 44-45, 2025, Matière à débattre et décider, 9782759237791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349669v1</w:t>
+                <w:t xml:space="preserve">hal-05554768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois hypothèses de rupture pour une protection des cultures et des systèmes de culture sans pesticides chimiques en 2050</w:t>
+                <w:t xml:space="preserve">Les enseignements des scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne-Alix Berne</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, chap. 2 (partie 3), </w:t>
+              <w:t xml:space="preserve">, chap. 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 93-124, 2025, Matière à débattre et décider</w:t>
+              <w:t xml:space="preserve">, pp. 268-285, 2025, Matière à débattre et décider</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555978v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six modes d’action pour une protection des cultures sans pesticides chimiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trois hypothèses de rupture pour une protection des cultures et des systèmes de culture sans pesticides chimiques en 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Alix Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, chap. 2 (partie 1), </w:t>
+              <w:t xml:space="preserve">, chap. 2 (partie 3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 44-45, 2025, Matière à débattre et décider, 9782759237791</w:t>
+              <w:t xml:space="preserve">, pp. 93-124, 2025, Matière à débattre et décider</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554768v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements des scénarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction générale à l'ouvrage Futurs de l’élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Wilfart (coordination scientifique), Jonathan Vayssières (coordination scientifique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+              <w:t xml:space="preserve">Futurs de l’élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection : Update Sciences &amp; technologies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 268-285, 2025, Matière à débattre et décider</w:t>
+              <w:t xml:space="preserve">, pp.11-16, 2025, 9782759240654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555994v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes des systèmes agri-alimentaires et variables des scénarios prospectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4257,77 +4257,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenirs possibles de l'élevage et appropriation par les décideurs politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4368,295 +4368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l'élevage et des produits animaux dans la prospective Agrimonde-Terra sur l'usage des terres et la sécurité alimentaire mondiale en 2050</w:t>
+                <w:t xml:space="preserve">Scénarios et trajectoires de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Alix Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O.Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides ; Trois scénarios à l'horizon 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chap. 4 (partie 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.78-89, 2025, Update Sciences &amp; Technologies, 978-2-7592-4065-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp. 161-181, 2025, Matière à débattre et décider, 9782759237791</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327475v1</w:t>
+                <w:t xml:space="preserve">hal-05556000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios et trajectoires de transition</w:t>
+                <w:t xml:space="preserve">La place de l'élevage et des produits animaux dans la prospective Agrimonde-Terra sur l'usage des terres et la sécurité alimentaire mondiale en 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssieres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides ; Trois scénarios à l'horizon 2050</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+              <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 161-181, 2025, Matière à débattre et décider, 9782759237791</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.78-89, 2025, Update Sciences &amp; Technologies, 978-2-7592-4065-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4066-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556000v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanization, Rural Transformation and Future Urban-Rural Linkages</w:t>
               </w:r>
@@ -5512,669 +5512,669 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
+                <w:t xml:space="preserve">Principes de conduite des prospectives à INRAE. Imaginer demain pour agir aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505501v1</w:t>
+                <w:t xml:space="preserve">hal-05316169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemin de transition pour atteindre le scénario « La Bio sur toutes les tables » à l'horizon 2040 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Sautereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; ITAB. 2025, 40 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05373589v1</w:t>
+                <w:t xml:space="preserve">hal-05098683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t>
+              <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373573v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de conduite des prospectives à INRAE. Imaginer demain pour agir aujourd’hui</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2025, 38 p</w:t>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316169v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemin de transition pour atteindre le scénario « La Bio sur toutes les tables » à l'horizon 2040 en France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bellon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Sautereau</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05098683v1</w:t>
+                <w:t xml:space="preserve">hal-05373573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6196,103 +6196,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7251,271 +7251,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition numérique et pratiques de recherche et d’enseignement supérieur en agronomie, environnement, alimentation et sciences vétérinaires à l’horizon 2040.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition numérique et pratiques de recherche et d'enseignement supérieur en agronomie, environnement, alimentation, sciences vétérinaires à l'horizon 2040 - Résumé de la prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique, Agreenium. 2019, 161 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2019, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375154v1</w:t>
+                <w:t xml:space="preserve">hal-02788621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition numérique et pratiques de recherche et d'enseignement supérieur en agronomie, environnement, alimentation, sciences vétérinaires à l'horizon 2040 - Résumé de la prospective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition numérique et pratiques de recherche et d’enseignement supérieur en agronomie, environnement, alimentation et sciences vétérinaires à l’horizon 2040.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2019, 12 p</w:t>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique, Agreenium. 2019, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788621v1</w:t>
+                <w:t xml:space="preserve">hal-02375154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montée du niveau de la mer : conséquences et anticipations d'ici 2100, l'éclairage de la prospective. Rapport d'étude</w:t>
               </w:r>
@@ -8242,241 +8242,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrimonde-Terra, a foresight exercise on land use and food security in 2050: Scenario building method and conceptual framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+                <w:t xml:space="preserve">Etude prospective : L’agriculture guadeloupéenne à l’horizon 2040.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hoton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[0] brief n° 1, INRA. 2016, 4 p</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2016, 250 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462760v1</w:t>
+                <w:t xml:space="preserve">hal-02800576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude prospective : L’agriculture guadeloupéenne à l’horizon 2040.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Hoton</w:t>
+                <w:t xml:space="preserve">Agrimonde-Terra, a foresight exercise on land use and food security in 2050: Scenario building method and conceptual framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[0] INRA. 2016, 250 p</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lattre-Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] brief n° 1, INRA. 2016, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800576v1</w:t>
+                <w:t xml:space="preserve">hal-01462760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour le Massif des Landes de Gascogne à l’horizon 2050 ?</w:t>
               </w:r>
@@ -9213,51 +9213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235597" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Mitter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sinabell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schmid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102159" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2508" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.22.04" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Regolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0336-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Riba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauvrit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Alix Berne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kieffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237791/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3779-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Menthi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1521/9782759228805/land-use-and-food-security-in-2050-a-narrow-road" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2880-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/344/9782759240661/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4066-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556007v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237784/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1969/9782759240654/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555994v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schultz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147168v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265943v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mancebo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788621v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Julhia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266517v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462760v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139733v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277994v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235597" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Mitter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sinabell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schmid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102159" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2508" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.22.04" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Regolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0336-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Riba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauvrit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Alix Berne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kieffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237791/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3779-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Menthi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1521/9782759228805/land-use-and-food-security-in-2050-a-narrow-road" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2880-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/344/9782759240661/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4066-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556007v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237784/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554768v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1969/9782759240654/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schultz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147168v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265943v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mancebo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Julhia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266517v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139733v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277994v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>