--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -3375,878 +3375,878 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction générale à l'ouvrage Futurs de l’élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Wilfart (coordination scientifique), Jonathan Vayssières (coordination scientifique). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Futurs de l’élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection : Update Sciences &amp; technologies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-16, 2025, 9782759240654</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327461v1</w:t>
+                <w:t xml:space="preserve">hal-05349669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
+              <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 220 p., 2025, Update sciences et technologies, 978-2-7592-4066-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4066-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556007v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six modes d’action pour une protection des cultures sans pesticides chimiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, chap. 2 (partie 1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 44-45, 2025, Matière à débattre et décider, 9782759237791</w:t>
+              <w:t xml:space="preserve">, pp. 15-20, 2025, Matière à débattre et décider, 9782759237791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554768v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements des scénarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Six modes d’action pour une protection des cultures sans pesticides chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Alix Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, chap. 7, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+              <w:t xml:space="preserve">, chap. 2 (partie 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 268-285, 2025, Matière à débattre et décider</w:t>
+              <w:t xml:space="preserve">, pp. 44-45, 2025, Matière à débattre et décider, 9782759237791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555994v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois hypothèses de rupture pour une protection des cultures et des systèmes de culture sans pesticides chimiques en 2050</w:t>
+                <w:t xml:space="preserve">Les enseignements des scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne-Alix Berne</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, chap. 2 (partie 3), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+              <w:t xml:space="preserve">, chap. 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 93-124, 2025, Matière à débattre et décider</w:t>
+              <w:t xml:space="preserve">, pp. 268-285, 2025, Matière à débattre et décider</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555978v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale à l'ouvrage Futurs de l’élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trois hypothèses de rupture pour une protection des cultures et des systèmes de culture sans pesticides chimiques en 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Aurélie Wilfart (coordination scientifique), Jonathan Vayssières (coordination scientifique). </w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Alix Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurs de l’élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chap. 2 (partie 3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 93-124, 2025, Matière à débattre et décider</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05349669v1</w:t>
+                <w:t xml:space="preserve">hal-05555978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes des systèmes agri-alimentaires et variables des scénarios prospectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 12, 170-186, 2025, Update Sciences &amp; Technologies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4066-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327490v1</w:t>
@@ -4257,406 +4257,406 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenirs possibles de l'élevage et appropriation par les décideurs politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 13, 187-195, 2025, Update Sciences &amp; Technologies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4066-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios et trajectoires de transition</w:t>
+                <w:t xml:space="preserve">La place de l'élevage et des produits animaux dans la prospective Agrimonde-Terra sur l'usage des terres et la sécurité alimentaire mondiale en 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssieres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides ; Trois scénarios à l'horizon 2050</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+              <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 161-181, 2025, Matière à débattre et décider, 9782759237791</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.78-89, 2025, Update Sciences &amp; Technologies, 978-2-7592-4065-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4066-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556000v1</w:t>
+                <w:t xml:space="preserve">hal-05327475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l'élevage et des produits animaux dans la prospective Agrimonde-Terra sur l'usage des terres et la sécurité alimentaire mondiale en 2050</w:t>
+                <w:t xml:space="preserve">Scénarios et trajectoires de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Alix Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O.Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides ; Trois scénarios à l'horizon 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chap. 4 (partie 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.78-89, 2025, Update Sciences &amp; Technologies, 978-2-7592-4065-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp. 161-181, 2025, Matière à débattre et décider, 9782759237791</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327475v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanization, Rural Transformation and Future Urban-Rural Linkages</w:t>
               </w:r>
@@ -5512,669 +5512,669 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de conduite des prospectives à INRAE. Imaginer demain pour agir aujourd’hui</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2025, 38 p</w:t>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316169v1</w:t>
+                <w:t xml:space="preserve">hal-05505501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemin de transition pour atteindre le scénario « La Bio sur toutes les tables » à l'horizon 2040 en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Schultz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mora</w:t>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bellon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natacha Sautereau</w:t>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; ITAB. 2025, 40 p</w:t>
+              <w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098683v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t>
+                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05505501v1</w:t>
+                <w:t xml:space="preserve">hal-05373573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes de conduite des prospectives à INRAE. Imaginer demain pour agir aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 38 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05373589v1</w:t>
+                <w:t xml:space="preserve">hal-05316169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemin de transition pour atteindre le scénario « La Bio sur toutes les tables » à l'horizon 2040 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Sautereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; ITAB. 2025, 40 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barles</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05373573v1</w:t>
+                <w:t xml:space="preserve">hal-05098683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6196,103 +6196,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8666,185 +8666,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages non-alimentaires de la biomasse végétale à l'horizon 2050. Rapport de la prospective</w:t>
+                <w:t xml:space="preserve">Les usages non-alimentaires de la biomasse végétale à l'horizon 2050. Résumé de la prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2010, 91 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2010, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277974v1</w:t>
+                <w:t xml:space="preserve">hal-03277994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages non-alimentaires de la biomasse végétale à l'horizon 2050. Résumé de la prospective</w:t>
+                <w:t xml:space="preserve">Les usages non-alimentaires de la biomasse végétale à l'horizon 2050. Rapport de la prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2010, 1 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2010, 91 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277994v1</w:t>
+                <w:t xml:space="preserve">hal-03277974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective : les nouvelles ruralités en France à l'horizon 2030</w:t>
               </w:r>
@@ -9213,51 +9213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235597" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Mitter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sinabell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schmid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102159" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2508" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.22.04" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Regolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0336-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Riba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauvrit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Alix Berne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kieffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237791/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3779-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Menthi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1521/9782759228805/land-use-and-food-security-in-2050-a-narrow-road" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2880-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/344/9782759240661/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4066-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556007v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237784/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554768v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1969/9782759240654/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schultz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147168v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265943v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mancebo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Julhia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266517v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139733v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277994v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235597" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Mitter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sinabell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schmid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102159" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2508" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.22.04" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Regolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0336-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Riba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauvrit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Alix Berne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kieffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Galan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hoton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237791/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3779-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Menthi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1521/9782759228805/land-use-and-food-security-in-2050-a-narrow-road" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2880-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1969/9782759240654/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/344/9782759240661/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4066-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237784/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555978v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schultz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147168v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265943v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mancebo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Julhia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266517v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139733v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277994v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>