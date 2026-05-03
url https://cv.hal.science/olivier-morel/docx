--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2344,51 +2344,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-QGN: Navigation Map from a Monocular Camera using Quadtree Generating Networks</w:t>
+                <w:t xml:space="preserve">Quadtree Segmentation Network for Obstacle Avoidance in Monocular Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
@@ -2406,106 +2406,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Macau, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9812362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9922071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588304v1</w:t>
+                <w:t xml:space="preserve">hal-03721700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadtree Segmentation Network for Obstacle Avoidance in Monocular Navigation</w:t>
+                <w:t xml:space="preserve">N-QGN: Navigation Map from a Monocular Camera using Quadtree Generating Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
@@ -2523,315 +2523,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Macau, China. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9922071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9812362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721700v1</w:t>
+                <w:t xml:space="preserve">hal-03588304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2D: a self-supervised method for depth estimation from polarimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Blanchon</w:t>
+                <w:t xml:space="preserve">Incorporating depth information into few-shot semantic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.3582--3588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977824v1</w:t>
+                <w:t xml:space="preserve">hal-02887063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating depth information into few-shot semantic segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yifei Zhang</w:t>
+                <w:t xml:space="preserve">P2D: a self-supervised method for depth estimation from polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.3582--3588</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887063v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Attention-Based Prototypical Network For Few-Shot Semantic Segmentation</w:t>
               </w:r>
@@ -2925,51 +2925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric image augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,51 +3180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outdoor Scenes Pixel-Wise Semantic Segmentation using Polarimetry and Fully Convolutional Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3537,818 +3537,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Omni-RGB+D Camera Rig Calibration and Fusion using Unified Camera Model for 3D Reconstruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ralph Seulin</w:t>
+                <w:t xml:space="preserve">Evolutionary algorithm for positioning cameras networks mounted on UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Strubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad Naufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Quality Control by Artificial Vision 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2266945⟩</w:t>
+              <w:t xml:space="preserve"> Intelligent Vehicles Symposium (IV), 2017 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Los Angeles, CA, United States. pp.1758-1763, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2017.7995961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525780v1</w:t>
+                <w:t xml:space="preserve">hal-01588439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Nowhere to Everywhere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+                <w:t xml:space="preserve">3D Reconstruction from Specialized Wide Field of View Camera System Using Unified Spherical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Zawawi Jamaluddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th EAEEIE Annual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Image Analysis and Processing (ICIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ Catania, Dept Math &amp; Comp Sci, Image Proc Lab; iCTLab; Micron; STMicroelectronics, Sep 2017, Catania, Italy. pp.495-506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68560-1_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690229v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Reconstruction from Specialized Wide Field of View Camera System Using Unified Spherical Model</w:t>
+                <w:t xml:space="preserve">An Omni-RGB+D Camera Rig Calibration and Fusion using Unified Camera Model for 3D Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Zawawi Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Mazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Image Analysis and Processing (ICIAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68560-1_44⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Quality Control by Artificial Vision 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2266945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890313v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary algorithm for positioning cameras networks mounted on UAV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Strubel</w:t>
+                <w:t xml:space="preserve">From Nowhere to Everywhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Intelligent Vehicles Symposium (IV), 2017 IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 27th EAEEIE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2017.7995961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01588439v1</w:t>
+                <w:t xml:space="preserve">hal-01690229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Melanoma Lesions Using Sparse Coded Features and Random Forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
+                <w:t xml:space="preserve">Design and calibration of an omni-RGB+D camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Zawawi Jamaluddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Mazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Ubiquitous Robots and Ambient Intelligence (URAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Xian, China. pp.386 - 387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URAI.2016.7734066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250955v1</w:t>
+                <w:t xml:space="preserve">hal-01484793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and calibration of an omni-RGB+D camera</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Osama Mazhar</w:t>
+                <w:t xml:space="preserve">Classification of Melanoma Lesions Using Sparse Coded Features and Random Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Massich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Ubiquitous Robots and Ambient Intelligence (URAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484793v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-optimal waypoints, UAV path planning and mosaicing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Strubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bastourous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4447,51 +4447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the Problem of Data Imbalancing for Melanoma Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Massich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,51 +5988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584024v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kronland-Martinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moutenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113312" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.01.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew-Fock-Chong Lew-Yan-Voon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.1.010901" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3192655" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10357-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02963619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2020.104042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mazhar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zawawi Jamaluddin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2017.00019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01433034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.013634" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kian Seng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ovinis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarajan ." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/tb.2017.11.19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Nagrath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamirsaeed Malik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Naufalb.M. Saad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-015-0339-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rastgoo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.02.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF28F5BW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Malik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naufal Saad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-0810-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz-Zemouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.3.037001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman Shabayek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9588-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Adema-Labille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fougerolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meriaudeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zallat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2958290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gorria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.004062" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812362" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02977824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02887063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02977830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02977822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02060222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007360403360343" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02024107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007360203280335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266945" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01890313v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fofi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68560-1_44" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strubel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad Naufal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995961" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Massich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484793v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2016.7734066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bastourous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2016.7625758" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bajard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Saeed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddeg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2539-6.ch011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Rantoson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;nen Eren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sanchez-Secades" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-326-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauvage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duverne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cognard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00157655v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408798v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584024v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kronland-Martinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moutenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113312" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.01.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew-Fock-Chong Lew-Yan-Voon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.1.010901" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3192655" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10357-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02963619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2020.104042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mazhar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zawawi Jamaluddin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2017.00019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01433034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.013634" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kian Seng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ovinis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarajan ." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/tb.2017.11.19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Nagrath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamirsaeed Malik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Naufalb.M. Saad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-015-0339-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rastgoo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.02.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF28F5BW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Malik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naufal Saad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-0810-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz-Zemouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.3.037001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman Shabayek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9588-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Adema-Labille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fougerolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meriaudeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zallat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2958290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gorria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.004062" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812362" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02887063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02977824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02977830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02977822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02060222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007360403360343" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02024107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007360203280335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strubel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad Naufal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995961" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01890313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fofi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68560-1_44" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266945" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484793v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2016.7734066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Massich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bastourous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2016.7625758" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bajard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Saeed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddeg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2539-6.ch011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Rantoson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;nen Eren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sanchez-Secades" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-326-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauvage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duverne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cognard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00157655v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408798v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>