--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -109,282 +109,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Polarized Vision for Autonomous Vehicles: A Review</w:t>
+                <w:t xml:space="preserve">N-QGNv2: Predicting the optimum quadtree representation of a depth map from a monocular camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien R Serres</w:t>
+                <w:t xml:space="preserve">Daniel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kronland-Martinet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24113312⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.94-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2024.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584024v1</w:t>
+                <w:t xml:space="preserve">hal-04456452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-QGNv2: Predicting the optimum quadtree representation of a depth map from a monocular camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive Polarized Vision for Autonomous Vehicles: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien R Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Braun</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Morel</w:t>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+                <w:t xml:space="preserve">Thomas Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Moutenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179, pp.94-100. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.3312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2024.01.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24113312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04456452v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pola4All: survey of polarimetric applications and an open-source toolkit to analyze polarization</w:t>
               </w:r>
@@ -409,51 +409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lew-Fock-Chong Lew-Yan-Voon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (01), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -481,343 +481,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Calibration Method for RGB Micro-Grid Polarimetric Cameras</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A central multimodal fusion framework for outdoor scene image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lew F.C. Lew Yan Voon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Yifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3192655⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.12047-12060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-020-10357-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758271v1</w:t>
+                <w:t xml:space="preserve">hal-03160284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A central multimodal fusion framework for outdoor scene image segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Practical Calibration Method for RGB Micro-Grid Polarimetric Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lew F.C. Lew Yan Voon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81, pp.12047-12060. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.9921-9928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-020-10357-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3192655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160284v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep multimodal fusion for semantic image segmentation: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifei Zhang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 105, pp.104042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -903,51 +903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in information and communication technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, </w:t>
@@ -985,64 +985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handy method to calibrate division-of-amplitude polarimeters for the first three Stokes parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1128,64 +1128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Ovinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagarajan .</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (1), pp.11 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1232,51 +1232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer to peer trade in HTM5 meta model for agent oriented cloud robotic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineet Nagrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamirsaeed Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,51 +1375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1491,51 +1491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic electronic institutions in agent oriented cloud robotic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineet Nagrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,51 +1621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive processing of catadioptric images using polarization imaging: toward a polacatadioptric model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Mosaddegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,64 +1751,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision Based UAV Attitude Estimation: Progress and Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd El Rahman Shabayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2015,51 +2015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Zallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2097,64 +2097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Three-dimensional Mirror Parameters by Polarization Imaging applied to Catadioptric Camera Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2201,77 +2201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active lighting applied to three-dimensional reconstruction of specular metallic surfaces by polarization imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gorria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2350,90 +2350,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadtree Segmentation Network for Obstacle Avoidance in Monocular Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Macau, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2467,90 +2467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-QGN: Navigation Map from a Monocular Camera using Quadtree Generating Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Philadelphia, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2584,77 +2584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating depth information into few-shot semantic segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifei Zhang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2705,90 +2705,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2D: a self-supervised method for depth estimation from polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
@@ -2817,77 +2817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Attention-Based Prototypical Network For Few-Shot Semantic Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifei Zhang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2938,90 +2938,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric image augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3046,90 +3046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Deep Learning-based Multimodal Fusion for Semantic Road Scene Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3193,77 +3193,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outdoor Scenes Pixel-Wise Semantic Segmentation using Polarimetry and Fully Convolutional Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3327,90 +3327,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal 2D Image to 3D Model Registration via a Mutual Alignment of Sparse and Dense Visual Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA,2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.6316-6322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3448,77 +3448,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude estimation from polarimetric cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems - IROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3556,51 +3556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithm for positioning cameras networks mounted on UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Strubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saad Naufal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,64 +3686,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Zawawi Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3829,64 +3829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Quality Control by Artificial Vision 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tokyo, Japan. </w:t>
@@ -3950,77 +3950,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th EAEEIE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
@@ -4075,64 +4075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Zawawi Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojdeh Rastgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Massich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4330,51 +4330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Strubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bastourous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naufal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Massich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Truchetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4723,51 +4723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Saeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication Systems and Network Technologies (CSNT), 2013 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, India. pp.542-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4818,51 +4818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd El Rahman Shabayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4913,51 +4913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted processing of catadioptric images using polarization imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Mosaddeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5021,51 +5021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirror-based matching of catadioptric images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5116,51 +5116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image filtering in catadioptric plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5243,51 +5243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Behaviour Based Bio-Inspired Polarization Techniques in Computer Vision and Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd El Rahman Shabayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5504,90 +5504,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede de commande de pulverisation, dispositif et programme correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Duverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5654,51 +5654,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement actif pour la reconstruction tridimensionnelle de surfaces métalliques spéculaires par imagerie polarimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bourgogne, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5757,51 +5757,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l’imagerie polarimétrique et à ses applications en vision pour la robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université Bourgogne-Franche-Comté, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5988,51 +5988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584024v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kronland-Martinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moutenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113312" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.01.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew-Fock-Chong Lew-Yan-Voon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.1.010901" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3192655" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10357-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02963619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2020.104042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mazhar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zawawi Jamaluddin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2017.00019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01433034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.013634" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kian Seng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ovinis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarajan ." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/tb.2017.11.19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Nagrath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamirsaeed Malik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Naufalb.M. Saad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-015-0339-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rastgoo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.02.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF28F5BW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Malik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naufal Saad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-0810-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz-Zemouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.3.037001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman Shabayek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9588-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Adema-Labille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fougerolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meriaudeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zallat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2958290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gorria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.004062" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812362" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02887063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02977824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02977830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02977822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02060222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007360403360343" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02024107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007360203280335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strubel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad Naufal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995961" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01890313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fofi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68560-1_44" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266945" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484793v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2016.7734066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Massich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bastourous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2016.7625758" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bajard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Saeed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddeg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2539-6.ch011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Rantoson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;nen Eren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sanchez-Secades" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-326-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauvage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duverne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cognard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00157655v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408798v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456452v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.01.027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kronland-Martinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moutenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew-Fock-Chong Lew-Yan-Voon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.1.010901" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10357-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3192655" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02963619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2020.104042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mazhar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zawawi Jamaluddin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2017.00019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01433034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.013634" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kian Seng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ovinis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagarajan ." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/tb.2017.11.19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Nagrath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamirsaeed Malik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Naufalb.M. Saad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-015-0339-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rastgoo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.02.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF28F5BW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Malik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naufal Saad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-0810-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz-Zemouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.3.037001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman Shabayek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9588-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Adema-Labille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fougerolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meriaudeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zallat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2958290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gorria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.004062" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812362" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02887063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02977824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02977830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02977822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02060222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007360403360343" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02024107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007360203280335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strubel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad Naufal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995961" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01890313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fofi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68560-1_44" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266945" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484793v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2016.7734066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Massich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bastourous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2016.7625758" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01250949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bajard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Saeed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddeg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2539-6.ch011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Rantoson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;nen Eren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sanchez-Secades" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-326-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauvage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duverne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cognard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00157655v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408798v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>