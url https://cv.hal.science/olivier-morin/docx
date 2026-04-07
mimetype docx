--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4150-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">177071125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du débat dans l’appropriation de la complexité par des élèves de classes élémentaires dans le cadre d'une éducation à l'environnement et à la pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Aël Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148mp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner des savoirs contextualisés, hybrides et valides à partir des controverses actuelles et passées des luttes contre les épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche One Health – Une seule santé et ses perspectives en didactique des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ghomman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tremey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Entre émerveillement et engagement. Littérature de jeunesse et écologie, 56, pp.127-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éducation à la vaccination à l’éducation aux controverses socioscientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 37, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éducation par les controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urgelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 37, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociogénétique des représentations sociales d'un objet socialement vif, perspective en didactique des « éducations à ». Le cas du cannabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-cognitifs de l’engagement : la durabilité en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Socially Acute Questions: Development and validation of an interactional Reasoning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tea21386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using an S3R model to analyze reasoning in web-based cross-national exchanges on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barraza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (3), pp.517-542. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sce.21113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre les processus et résultats de la construction de raisonnements sur des Questions Socialement Vives par des étudiants : propositions de trois variations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Malek Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross cultural exchange to support reasoning about socio-scientific sustainability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum et wiki, des environnements collaboratifs pour éduquer au développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital technology to support students' socio-scientific reasoning about environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00219266.2013.821748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of a Changing World in Biology Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland; Springer Cham, pp.XVI, 310, 2025, Contributions from Biology Education Research, 978-3-032-05346-6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05346-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les controverses de l'hésitation vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Alves Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edp sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782759827664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal Competences In Education For Sustainable Development And International Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editura Universitaria. 2019, Tilea Monica; Morin Olivier; Duta Oana-Adiana, 978-606-14-1498-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poliomyelitis to Covid-19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIDOB 2024. 14th conference of European Researchers in Didactics of Biology. Conference book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités du WEJCH comme reflet des orientations actuelles de recherche en didactique des sciences et de la technologie dans la francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grosleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 12e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-9577091-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éducation à la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2024, 978-2-336-43959-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de l’analyse des pratiques langagières en didactique des SVT et de la mise en dialogue de cadres interprétatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Pélissier; Patrice Venturini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 12e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse Jean-Jaurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-142, 2024, 978-2-9577091-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser des questions socialement vives environnementales Analyse d’interactions discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 10e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-9577091-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser et… re-problématiser les QSVE ; vers une démarche d'enquête structurée par la rencontre de rationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri, collection Agora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démarche d'enquête, Une contribution à la didactique des Questions socialement vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-64, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de la pensée écologique, éducation scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une éducation à la pensée scientifique pour une société plus juste.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et &amp;quot;éducations à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hertig Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à…</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.65-73, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phytosanitaires contre une espèce invasive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et autres questions d'actualité. Questions socialement vives dans l'enseignement et la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84444-841-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning teachers engagement on health and vaccine issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference ERIDOB 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Morin, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poliomyelitis to Covid 19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology education to bridge the gap between science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14th conference ERIDOB 2024, Jul 2024, Lyon, France. pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des connaissances et des arguments produits par les étudiants en sciences à propos des vaccins et du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 èmes rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANTONIN BOYER ET DAVID CROSS, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si … débattre de l’hésitation vaccinale permettait d’hésiter mieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° colloque international de l’ARCD. Les didactiques face à l’évolution des curriculums. Savoirs(s) et pratiques pour entrer dans la complexité du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionning Mandatory Vaccination : A Way To Grasp The Concept Of Herd Immunity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 th conference ERIDOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nycosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation formelle, éducation non-formelle, quelle prise en charge de la vivacité des controverses socioscientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sphères éducatives formelles et non formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ghomman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Custodio Isabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse et écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'emparer d'une Question Socialement Vive au Collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Venturini; Lionel Pélissier, Nov 2022, Toulouse, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRÉHENDER DES QUESTIONS SOCIALEMENT VIVES ENVIRONNEMENTALES EN CLASSE DE SVT. Quelles articulations avec les savoirs enseignés ? Quels apprentissages observés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Demaugé-Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écologie, du labo à l'école : Enjeux, démarches, acteurs 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éducation à la vaccination à l'éducation aux controverses socioscientifiques. Un exemple d'engagement des élèves en classe de biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux controverses : enjeux, défis et méthodes pour une citoyenneté active et responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to analyze attempt of Science Education to coincide with Participatory Education by schooling SocioScientific Issue : Case study of French lesson dealing with Vaccine Hesitancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Science &amp; Technology Education to cultivate Participatory Citizens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des services des écosystèmes par les programmes du secondaire : enjeux sociétaux, enjeux éducatifs, stratégies d’enseignement. https://www.youtube.com/watch?v=lTCmgtS_lro&feature=youtu.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans nos enseignements : enjeux philosophiques, scientifiques et didactiques. AFPSVT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if considering social controversies as a lever to enhance mastering of complex scientific knowledge ? The french case of educator's viewpoints on vaccinal obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Urgelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 TH conference ERIDOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les savoirs en jeux dans les Questions Socialement Vives. Le cas français de l'obligation vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes Rencontres Scientifiques de l’Association pour la Recherche en Didactique des Sciences et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des rationalités opérant chez les étudiants en « éducation et enseignement » sur une question socialement vive : outil de formation et ingénierie didactique. Exemple de la pénalisation du cannabis en Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTIDI Apprentissage et Enseignement Enjeux et voies du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser des questions environnementales socialement vives. Analyse d'interactions discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème et socio écosystèmes, quelle(s) transposition(s) didactique(s) des concepts écologiques pour quel Objectif d’Éducation à la Durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) curriculum(a) pour les objectifs de développement durable ? Dialogues Nord/Sud pour penser l'éducation de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des îlots de rationalité à propos de Questions Socialement Vives : Quelles caractéristiques des débats féconds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'émergence des "éducations à": entre continuité et rupture. Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS Université McGill, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectiver des niveaux de compétences en éducation au développement durable et à la solidarité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eduquer et Former au monde de demain. Place et rôles de la formation et de l'éducation en vue d'une transition vers un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Apr 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la Durabilité et à la Solidarité internationale : des approches intégrées pour une éducation à la citoyenneté mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la créativité à l’innovation dans les dispositifs et les pratiques, pédagogiques et professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de raisonnements socioscientifiques dans une perspective d'éducation au développement durable : apports et limites du traitement d'une controverse environnementale par le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Education au développement durable et à la biodiversité : concepts, questions vives, outils et pratiques", Digne les Bains, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Digne Les Bains, France. pp.288-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hésitation vaccinale, une question socialement vive. https://www.youtube.com/watch?v=3aBoiufCZBk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaccination en question au LéA QSV-Collège Louis Aragon- Mably. http://ife.ens-lyon.fr/kadekol/ife-quoi/episode-32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hésitation vaccinale : Que peut l'éducation à la santé ? http://ireps-ara.org/portail/portail.asp?idz=1653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hésitation vaccinale, comment en débattre à l’école ? https://sciencespourtous.univ-lyon1.fr/lhesitation-vaccinale-en-debattre-a-lecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin de projet : EIEDD (Education Interculturelle à l’Environnement et au Développement durable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier, France; Aix-Marseille Université, France; Université Laval, Québec; Université de Rimouski, Québec. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des expériences en Education au Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Ecole Supérieure du Professorat et de l'Education Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4150-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">177071125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner des savoirs contextualisés, hybrides et valides à partir des controverses actuelles et passées des luttes contre les épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche One Health – Une seule santé et ses perspectives en didactique des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du débat dans l’appropriation de la complexité par des élèves de classes élémentaires dans le cadre d'une éducation à l'environnement et à la pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Aël Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148mp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ghomman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tremey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Entre émerveillement et engagement. Littérature de jeunesse et écologie, 56, pp.127-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éducation à la vaccination à l’éducation aux controverses socioscientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 37, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éducation par les controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urgelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 37, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociogénétique des représentations sociales d'un objet socialement vif, perspective en didactique des « éducations à ». Le cas du cannabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-cognitifs de l’engagement : la durabilité en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Socially Acute Questions: Development and validation of an interactional Reasoning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tea21386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using an S3R model to analyze reasoning in web-based cross-national exchanges on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barraza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (3), pp.517-542. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sce.21113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre les processus et résultats de la construction de raisonnements sur des Questions Socialement Vives par des étudiants : propositions de trois variations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Malek Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum et wiki, des environnements collaboratifs pour éduquer au développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital technology to support students' socio-scientific reasoning about environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00219266.2013.821748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross cultural exchange to support reasoning about socio-scientific sustainability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of a Changing World in Biology Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland; Springer Cham, pp.XVI, 310, 2025, Contributions from Biology Education Research, 978-3-032-05346-6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05346-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les controverses de l'hésitation vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Alves Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edp sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782759827664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal Competences In Education For Sustainable Development And International Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editura Universitaria. 2019, Tilea Monica; Morin Olivier; Duta Oana-Adiana, 978-606-14-1498-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités du WEJCH comme reflet des orientations actuelles de recherche en didactique des sciences et de la technologie dans la francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grosleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 12e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-9577091-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éducation à la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2024, 978-2-336-43959-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de l’analyse des pratiques langagières en didactique des SVT et de la mise en dialogue de cadres interprétatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Pélissier; Patrice Venturini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 12e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse Jean-Jaurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-142, 2024, 978-2-9577091-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poliomyelitis to Covid-19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIDOB 2024. 14th conference of European Researchers in Didactics of Biology. Conference book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser des questions socialement vives environnementales Analyse d’interactions discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 10e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-9577091-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser et… re-problématiser les QSVE ; vers une démarche d'enquête structurée par la rencontre de rationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri, collection Agora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démarche d'enquête, Une contribution à la didactique des Questions socialement vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-64, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de la pensée écologique, éducation scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une éducation à la pensée scientifique pour une société plus juste.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et &amp;quot;éducations à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hertig Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à…</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.65-73, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phytosanitaires contre une espèce invasive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et autres questions d'actualité. Questions socialement vives dans l'enseignement et la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84444-841-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning teachers engagement on health and vaccine issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference ERIDOB 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Morin, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poliomyelitis to Covid 19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology education to bridge the gap between science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14th conference ERIDOB 2024, Jul 2024, Lyon, France. pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des connaissances et des arguments produits par les étudiants en sciences à propos des vaccins et du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 èmes rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANTONIN BOYER ET DAVID CROSS, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si … débattre de l’hésitation vaccinale permettait d’hésiter mieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° colloque international de l’ARCD. Les didactiques face à l’évolution des curriculums. Savoirs(s) et pratiques pour entrer dans la complexité du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionning Mandatory Vaccination : A Way To Grasp The Concept Of Herd Immunity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 th conference ERIDOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nycosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ghomman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Custodio Isabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse et écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation formelle, éducation non-formelle, quelle prise en charge de la vivacité des controverses socioscientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sphères éducatives formelles et non formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'emparer d'une Question Socialement Vive au Collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Venturini; Lionel Pélissier, Nov 2022, Toulouse, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRÉHENDER DES QUESTIONS SOCIALEMENT VIVES ENVIRONNEMENTALES EN CLASSE DE SVT. Quelles articulations avec les savoirs enseignés ? Quels apprentissages observés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Demaugé-Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écologie, du labo à l'école : Enjeux, démarches, acteurs 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éducation à la vaccination à l'éducation aux controverses socioscientifiques. Un exemple d'engagement des élèves en classe de biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux controverses : enjeux, défis et méthodes pour une citoyenneté active et responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to analyze attempt of Science Education to coincide with Participatory Education by schooling SocioScientific Issue : Case study of French lesson dealing with Vaccine Hesitancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Science &amp; Technology Education to cultivate Participatory Citizens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des services des écosystèmes par les programmes du secondaire : enjeux sociétaux, enjeux éducatifs, stratégies d’enseignement. https://www.youtube.com/watch?v=lTCmgtS_lro&feature=youtu.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans nos enseignements : enjeux philosophiques, scientifiques et didactiques. AFPSVT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les savoirs en jeux dans les Questions Socialement Vives. Le cas français de l'obligation vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes Rencontres Scientifiques de l’Association pour la Recherche en Didactique des Sciences et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if considering social controversies as a lever to enhance mastering of complex scientific knowledge ? The french case of educator's viewpoints on vaccinal obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Urgelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 TH conference ERIDOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des rationalités opérant chez les étudiants en « éducation et enseignement » sur une question socialement vive : outil de formation et ingénierie didactique. Exemple de la pénalisation du cannabis en Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTIDI Apprentissage et Enseignement Enjeux et voies du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser des questions environnementales socialement vives. Analyse d'interactions discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème et socio écosystèmes, quelle(s) transposition(s) didactique(s) des concepts écologiques pour quel Objectif d’Éducation à la Durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) curriculum(a) pour les objectifs de développement durable ? Dialogues Nord/Sud pour penser l'éducation de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des îlots de rationalité à propos de Questions Socialement Vives : Quelles caractéristiques des débats féconds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'émergence des "éducations à": entre continuité et rupture. Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS Université McGill, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectiver des niveaux de compétences en éducation au développement durable et à la solidarité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eduquer et Former au monde de demain. Place et rôles de la formation et de l'éducation en vue d'une transition vers un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Apr 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la Durabilité et à la Solidarité internationale : des approches intégrées pour une éducation à la citoyenneté mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la créativité à l’innovation dans les dispositifs et les pratiques, pédagogiques et professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de raisonnements socioscientifiques dans une perspective d'éducation au développement durable : apports et limites du traitement d'une controverse environnementale par le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Education au développement durable et à la biodiversité : concepts, questions vives, outils et pratiques", Digne les Bains, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Digne Les Bains, France. pp.288-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin de projet : EIEDD (Education Interculturelle à l’Environnement et au Développement durable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier, France; Aix-Marseille Université, France; Université Laval, Québec; Université de Rimouski, Québec. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des expériences en Education au Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Ecole Supérieure du Professorat et de l'Education Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hésitation vaccinale, comment en débattre à l’école ? https://sciencespourtous.univ-lyon1.fr/lhesitation-vaccinale-en-debattre-a-lecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hésitation vaccinale : Que peut l'éducation à la santé ? http://ireps-ara.org/portail/portail.asp?idz=1653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hésitation vaccinale, une question socialement vive. https://www.youtube.com/watch?v=3aBoiufCZBk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaccination en question au LéA QSV-Collège Louis Aragon- Mably. http://ife.ens-lyon.fr/kadekol/ife-quoi/episode-32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A27A1726"/>
+    <w:nsid w:val="F0596E86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4150-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177071125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-A&#235;l Odin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baylac-Paouly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tarcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Azzouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tytler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea21386" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barraza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.21113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN109F32-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2013.821748" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hammann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05346-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Duarte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Giron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1271/9782759827671/reconnaitre-les-controverses-de-l-hesitation-vaccinale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grosleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonneaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hertig Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni-De-Almeida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185781v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Favre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bastide" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Custodio Isabel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Danguin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Demaug&#233;-Bost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Urgelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puissant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4150-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177071125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baylac-Paouly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tarcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-A&#235;l Odin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Azzouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tytler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea21386" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barraza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.21113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN109F32-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2013.821748" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hammann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05346-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Duarte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Giron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1271/9782759827671/reconnaitre-les-controverses-de-l-hesitation-vaccinale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575699v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grosleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonneaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hertig Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni-De-Almeida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185781v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Favre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Custodio Isabel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bastide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Danguin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Demaug&#233;-Bost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Urgelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puissant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>