--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4150-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">177071125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner des savoirs contextualisés, hybrides et valides à partir des controverses actuelles et passées des luttes contre les épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche One Health – Une seule santé et ses perspectives en didactique des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du débat dans l’appropriation de la complexité par des élèves de classes élémentaires dans le cadre d'une éducation à l'environnement et à la pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Aël Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148mp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ghomman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tremey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Entre émerveillement et engagement. Littérature de jeunesse et écologie, 56, pp.127-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éducation à la vaccination à l’éducation aux controverses socioscientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 37, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éducation par les controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urgelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 37, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociogénétique des représentations sociales d'un objet socialement vif, perspective en didactique des « éducations à ». Le cas du cannabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-cognitifs de l’engagement : la durabilité en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Socially Acute Questions: Development and validation of an interactional Reasoning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tea21386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using an S3R model to analyze reasoning in web-based cross-national exchanges on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barraza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (3), pp.517-542. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sce.21113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre les processus et résultats de la construction de raisonnements sur des Questions Socialement Vives par des étudiants : propositions de trois variations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Malek Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum et wiki, des environnements collaboratifs pour éduquer au développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital technology to support students' socio-scientific reasoning about environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00219266.2013.821748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross cultural exchange to support reasoning about socio-scientific sustainability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of a Changing World in Biology Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland; Springer Cham, pp.XVI, 310, 2025, Contributions from Biology Education Research, 978-3-032-05346-6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05346-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les controverses de l'hésitation vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Alves Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edp sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782759827664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal Competences In Education For Sustainable Development And International Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editura Universitaria. 2019, Tilea Monica; Morin Olivier; Duta Oana-Adiana, 978-606-14-1498-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités du WEJCH comme reflet des orientations actuelles de recherche en didactique des sciences et de la technologie dans la francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grosleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 12e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-9577091-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éducation à la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2024, 978-2-336-43959-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de l’analyse des pratiques langagières en didactique des SVT et de la mise en dialogue de cadres interprétatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Pélissier; Patrice Venturini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 12e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse Jean-Jaurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-142, 2024, 978-2-9577091-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poliomyelitis to Covid-19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIDOB 2024. 14th conference of European Researchers in Didactics of Biology. Conference book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser des questions socialement vives environnementales Analyse d’interactions discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 10e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-9577091-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser et… re-problématiser les QSVE ; vers une démarche d'enquête structurée par la rencontre de rationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri, collection Agora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démarche d'enquête, Une contribution à la didactique des Questions socialement vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-64, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de la pensée écologique, éducation scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une éducation à la pensée scientifique pour une société plus juste.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et &amp;quot;éducations à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hertig Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à…</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.65-73, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phytosanitaires contre une espèce invasive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et autres questions d'actualité. Questions socialement vives dans l'enseignement et la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84444-841-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning teachers engagement on health and vaccine issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference ERIDOB 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Morin, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poliomyelitis to Covid 19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology education to bridge the gap between science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14th conference ERIDOB 2024, Jul 2024, Lyon, France. pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des connaissances et des arguments produits par les étudiants en sciences à propos des vaccins et du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 èmes rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANTONIN BOYER ET DAVID CROSS, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si … débattre de l’hésitation vaccinale permettait d’hésiter mieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° colloque international de l’ARCD. Les didactiques face à l’évolution des curriculums. Savoirs(s) et pratiques pour entrer dans la complexité du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionning Mandatory Vaccination : A Way To Grasp The Concept Of Herd Immunity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 th conference ERIDOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nycosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ghomman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Custodio Isabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse et écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation formelle, éducation non-formelle, quelle prise en charge de la vivacité des controverses socioscientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sphères éducatives formelles et non formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'emparer d'une Question Socialement Vive au Collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Venturini; Lionel Pélissier, Nov 2022, Toulouse, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRÉHENDER DES QUESTIONS SOCIALEMENT VIVES ENVIRONNEMENTALES EN CLASSE DE SVT. Quelles articulations avec les savoirs enseignés ? Quels apprentissages observés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Demaugé-Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écologie, du labo à l'école : Enjeux, démarches, acteurs 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éducation à la vaccination à l'éducation aux controverses socioscientifiques. Un exemple d'engagement des élèves en classe de biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux controverses : enjeux, défis et méthodes pour une citoyenneté active et responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to analyze attempt of Science Education to coincide with Participatory Education by schooling SocioScientific Issue : Case study of French lesson dealing with Vaccine Hesitancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Science &amp; Technology Education to cultivate Participatory Citizens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des services des écosystèmes par les programmes du secondaire : enjeux sociétaux, enjeux éducatifs, stratégies d’enseignement. https://www.youtube.com/watch?v=lTCmgtS_lro&feature=youtu.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans nos enseignements : enjeux philosophiques, scientifiques et didactiques. AFPSVT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les savoirs en jeux dans les Questions Socialement Vives. Le cas français de l'obligation vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes Rencontres Scientifiques de l’Association pour la Recherche en Didactique des Sciences et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if considering social controversies as a lever to enhance mastering of complex scientific knowledge ? The french case of educator's viewpoints on vaccinal obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Urgelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 TH conference ERIDOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des rationalités opérant chez les étudiants en « éducation et enseignement » sur une question socialement vive : outil de formation et ingénierie didactique. Exemple de la pénalisation du cannabis en Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTIDI Apprentissage et Enseignement Enjeux et voies du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser des questions environnementales socialement vives. Analyse d'interactions discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème et socio écosystèmes, quelle(s) transposition(s) didactique(s) des concepts écologiques pour quel Objectif d’Éducation à la Durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) curriculum(a) pour les objectifs de développement durable ? Dialogues Nord/Sud pour penser l'éducation de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des îlots de rationalité à propos de Questions Socialement Vives : Quelles caractéristiques des débats féconds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'émergence des "éducations à": entre continuité et rupture. Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS Université McGill, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectiver des niveaux de compétences en éducation au développement durable et à la solidarité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eduquer et Former au monde de demain. Place et rôles de la formation et de l'éducation en vue d'une transition vers un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Apr 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la Durabilité et à la Solidarité internationale : des approches intégrées pour une éducation à la citoyenneté mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la créativité à l’innovation dans les dispositifs et les pratiques, pédagogiques et professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de raisonnements socioscientifiques dans une perspective d'éducation au développement durable : apports et limites du traitement d'une controverse environnementale par le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Education au développement durable et à la biodiversité : concepts, questions vives, outils et pratiques", Digne les Bains, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Digne Les Bains, France. pp.288-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin de projet : EIEDD (Education Interculturelle à l’Environnement et au Développement durable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier, France; Aix-Marseille Université, France; Université Laval, Québec; Université de Rimouski, Québec. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des expériences en Education au Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Ecole Supérieure du Professorat et de l'Education Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hésitation vaccinale, comment en débattre à l’école ? https://sciencespourtous.univ-lyon1.fr/lhesitation-vaccinale-en-debattre-a-lecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hésitation vaccinale : Que peut l'éducation à la santé ? http://ireps-ara.org/portail/portail.asp?idz=1653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hésitation vaccinale, une question socialement vive. https://www.youtube.com/watch?v=3aBoiufCZBk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaccination en question au LéA QSV-Collège Louis Aragon- Mably. http://ife.ens-lyon.fr/kadekol/ife-quoi/episode-32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4150-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">177071125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du débat dans l’appropriation de la complexité par des élèves de classes élémentaires dans le cadre d'une éducation à l'environnement et à la pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Aël Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148mp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner des savoirs contextualisés, hybrides et valides à partir des controverses actuelles et passées des luttes contre les épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche One Health – Une seule santé et ses perspectives en didactique des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ghomman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tremey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Entre émerveillement et engagement. Littérature de jeunesse et écologie, 56, pp.127-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éducation à la vaccination à l’éducation aux controverses socioscientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 37, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éducation par les controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urgelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 37, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociogénétique des représentations sociales d'un objet socialement vif, perspective en didactique des « éducations à ». Le cas du cannabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-cognitifs de l’engagement : la durabilité en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Socially Acute Questions: Development and validation of an interactional Reasoning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tea21386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using an S3R model to analyze reasoning in web-based cross-national exchanges on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barraza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (3), pp.517-542. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sce.21113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre les processus et résultats de la construction de raisonnements sur des Questions Socialement Vives par des étudiants : propositions de trois variations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Malek Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross cultural exchange to support reasoning about socio-scientific sustainability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum et wiki, des environnements collaboratifs pour éduquer au développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital technology to support students' socio-scientific reasoning about environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00219266.2013.821748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of a Changing World in Biology Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland; Springer Cham, pp.XVI, 310, 2025, Contributions from Biology Education Research, 978-3-032-05346-6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05346-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les controverses de l'hésitation vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Alves Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edp sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782759827664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal Competences In Education For Sustainable Development And International Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editura Universitaria. 2019, Tilea Monica; Morin Olivier; Duta Oana-Adiana, 978-606-14-1498-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poliomyelitis to Covid-19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIDOB 2024. 14th conference of European Researchers in Didactics of Biology. Conference book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités du WEJCH comme reflet des orientations actuelles de recherche en didactique des sciences et de la technologie dans la francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grosleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 12e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-9577091-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éducation à la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2024, 978-2-336-43959-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de l’analyse des pratiques langagières en didactique des SVT et de la mise en dialogue de cadres interprétatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Pélissier; Patrice Venturini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 12e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse Jean-Jaurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-142, 2024, 978-2-9577091-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser des questions socialement vives environnementales Analyse d’interactions discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 10e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-9577091-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser et… re-problématiser les QSVE ; vers une démarche d'enquête structurée par la rencontre de rationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri, collection Agora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démarche d'enquête, Une contribution à la didactique des Questions socialement vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-64, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de la pensée écologique, éducation scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une éducation à la pensée scientifique pour une société plus juste.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et &amp;quot;éducations à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hertig Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à…</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.65-73, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phytosanitaires contre une espèce invasive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et autres questions d'actualité. Questions socialement vives dans l'enseignement et la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84444-841-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning teachers engagement on health and vaccine issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference ERIDOB 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Morin, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poliomyelitis to Covid 19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology education to bridge the gap between science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14th conference ERIDOB 2024, Jul 2024, Lyon, France. pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des connaissances et des arguments produits par les étudiants en sciences à propos des vaccins et du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 èmes rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANTONIN BOYER ET DAVID CROSS, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si … débattre de l’hésitation vaccinale permettait d’hésiter mieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° colloque international de l’ARCD. Les didactiques face à l’évolution des curriculums. Savoirs(s) et pratiques pour entrer dans la complexité du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ghomman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Custodio Isabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse et écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation formelle, éducation non-formelle, quelle prise en charge de la vivacité des controverses socioscientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sphères éducatives formelles et non formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionning Mandatory Vaccination : A Way To Grasp The Concept Of Herd Immunity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 th conference ERIDOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nycosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'emparer d'une Question Socialement Vive au Collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Venturini; Lionel Pélissier, Nov 2022, Toulouse, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to analyze attempt of Science Education to coincide with Participatory Education by schooling SocioScientific Issue : Case study of French lesson dealing with Vaccine Hesitancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Science &amp; Technology Education to cultivate Participatory Citizens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRÉHENDER DES QUESTIONS SOCIALEMENT VIVES ENVIRONNEMENTALES EN CLASSE DE SVT. Quelles articulations avec les savoirs enseignés ? Quels apprentissages observés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Demaugé-Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écologie, du labo à l'école : Enjeux, démarches, acteurs 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éducation à la vaccination à l'éducation aux controverses socioscientifiques. Un exemple d'engagement des élèves en classe de biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux controverses : enjeux, défis et méthodes pour une citoyenneté active et responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des services des écosystèmes par les programmes du secondaire : enjeux sociétaux, enjeux éducatifs, stratégies d’enseignement. https://www.youtube.com/watch?v=lTCmgtS_lro&feature=youtu.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans nos enseignements : enjeux philosophiques, scientifiques et didactiques. AFPSVT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les savoirs en jeux dans les Questions Socialement Vives. Le cas français de l'obligation vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes Rencontres Scientifiques de l’Association pour la Recherche en Didactique des Sciences et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if considering social controversies as a lever to enhance mastering of complex scientific knowledge ? The french case of educator's viewpoints on vaccinal obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Urgelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 TH conference ERIDOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des rationalités opérant chez les étudiants en « éducation et enseignement » sur une question socialement vive : outil de formation et ingénierie didactique. Exemple de la pénalisation du cannabis en Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTIDI Apprentissage et Enseignement Enjeux et voies du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser des questions environnementales socialement vives. Analyse d'interactions discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème et socio écosystèmes, quelle(s) transposition(s) didactique(s) des concepts écologiques pour quel Objectif d’Éducation à la Durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) curriculum(a) pour les objectifs de développement durable ? Dialogues Nord/Sud pour penser l'éducation de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des îlots de rationalité à propos de Questions Socialement Vives : Quelles caractéristiques des débats féconds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'émergence des "éducations à": entre continuité et rupture. Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS Université McGill, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectiver des niveaux de compétences en éducation au développement durable et à la solidarité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eduquer et Former au monde de demain. Place et rôles de la formation et de l'éducation en vue d'une transition vers un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Apr 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la Durabilité et à la Solidarité internationale : des approches intégrées pour une éducation à la citoyenneté mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la créativité à l’innovation dans les dispositifs et les pratiques, pédagogiques et professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de raisonnements socioscientifiques dans une perspective d'éducation au développement durable : apports et limites du traitement d'une controverse environnementale par le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Education au développement durable et à la biodiversité : concepts, questions vives, outils et pratiques", Digne les Bains, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Digne Les Bains, France. pp.288-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hésitation vaccinale, une question socialement vive. https://www.youtube.com/watch?v=3aBoiufCZBk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaccination en question au LéA QSV-Collège Louis Aragon- Mably. http://ife.ens-lyon.fr/kadekol/ife-quoi/episode-32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hésitation vaccinale : Que peut l'éducation à la santé ? http://ireps-ara.org/portail/portail.asp?idz=1653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hésitation vaccinale, comment en débattre à l’école ? https://sciencespourtous.univ-lyon1.fr/lhesitation-vaccinale-en-debattre-a-lecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin de projet : EIEDD (Education Interculturelle à l’Environnement et au Développement durable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier, France; Aix-Marseille Université, France; Université Laval, Québec; Université de Rimouski, Québec. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des expériences en Education au Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Ecole Supérieure du Professorat et de l'Education Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0596E86"/>
+    <w:nsid w:val="BA89E21C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4150-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177071125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baylac-Paouly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tarcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-A&#235;l Odin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Azzouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tytler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea21386" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barraza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.21113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN109F32-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2013.821748" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hammann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05346-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Duarte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Giron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1271/9782759827671/reconnaitre-les-controverses-de-l-hesitation-vaccinale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575699v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grosleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonneaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hertig Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni-De-Almeida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185781v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Favre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Custodio Isabel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bastide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Danguin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Demaug&#233;-Bost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Urgelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puissant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4150-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177071125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-A&#235;l Odin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baylac-Paouly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tarcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Azzouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tytler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea21386" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barraza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.21113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN109F32-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2013.821748" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hammann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05346-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Duarte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Giron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1271/9782759827671/reconnaitre-les-controverses-de-l-hesitation-vaccinale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grosleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonneaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hertig Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni-De-Almeida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185781v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Custodio Isabel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bastide" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Favre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807757v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Danguin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Demaug&#233;-Bost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Urgelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puissant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>