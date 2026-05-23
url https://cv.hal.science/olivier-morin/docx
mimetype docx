--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4150-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">177071125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du débat dans l’appropriation de la complexité par des élèves de classes élémentaires dans le cadre d'une éducation à l'environnement et à la pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Aël Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148mp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner des savoirs contextualisés, hybrides et valides à partir des controverses actuelles et passées des luttes contre les épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche One Health – Une seule santé et ses perspectives en didactique des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ghomman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tremey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Entre émerveillement et engagement. Littérature de jeunesse et écologie, 56, pp.127-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éducation à la vaccination à l’éducation aux controverses socioscientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 37, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éducation par les controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urgelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 37, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociogénétique des représentations sociales d'un objet socialement vif, perspective en didactique des « éducations à ». Le cas du cannabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-cognitifs de l’engagement : la durabilité en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Socially Acute Questions: Development and validation of an interactional Reasoning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tea21386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using an S3R model to analyze reasoning in web-based cross-national exchanges on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barraza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (3), pp.517-542. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sce.21113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre les processus et résultats de la construction de raisonnements sur des Questions Socialement Vives par des étudiants : propositions de trois variations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Malek Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross cultural exchange to support reasoning about socio-scientific sustainability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum et wiki, des environnements collaboratifs pour éduquer au développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital technology to support students' socio-scientific reasoning about environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00219266.2013.821748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of a Changing World in Biology Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland; Springer Cham, pp.XVI, 310, 2025, Contributions from Biology Education Research, 978-3-032-05346-6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05346-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les controverses de l'hésitation vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Alves Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edp sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782759827664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal Competences In Education For Sustainable Development And International Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editura Universitaria. 2019, Tilea Monica; Morin Olivier; Duta Oana-Adiana, 978-606-14-1498-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poliomyelitis to Covid-19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIDOB 2024. 14th conference of European Researchers in Didactics of Biology. Conference book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités du WEJCH comme reflet des orientations actuelles de recherche en didactique des sciences et de la technologie dans la francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grosleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 12e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-9577091-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éducation à la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2024, 978-2-336-43959-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de l’analyse des pratiques langagières en didactique des SVT et de la mise en dialogue de cadres interprétatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Pélissier; Patrice Venturini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 12e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse Jean-Jaurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-142, 2024, 978-2-9577091-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser des questions socialement vives environnementales Analyse d’interactions discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 10e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-9577091-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser et… re-problématiser les QSVE ; vers une démarche d'enquête structurée par la rencontre de rationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri, collection Agora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démarche d'enquête, Une contribution à la didactique des Questions socialement vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-64, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de la pensée écologique, éducation scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une éducation à la pensée scientifique pour une société plus juste.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et &amp;quot;éducations à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hertig Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à…</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.65-73, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phytosanitaires contre une espèce invasive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et autres questions d'actualité. Questions socialement vives dans l'enseignement et la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84444-841-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning teachers engagement on health and vaccine issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference ERIDOB 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Morin, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poliomyelitis to Covid 19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology education to bridge the gap between science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14th conference ERIDOB 2024, Jul 2024, Lyon, France. pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des connaissances et des arguments produits par les étudiants en sciences à propos des vaccins et du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 èmes rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANTONIN BOYER ET DAVID CROSS, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si … débattre de l’hésitation vaccinale permettait d’hésiter mieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° colloque international de l’ARCD. Les didactiques face à l’évolution des curriculums. Savoirs(s) et pratiques pour entrer dans la complexité du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ghomman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Custodio Isabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse et écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation formelle, éducation non-formelle, quelle prise en charge de la vivacité des controverses socioscientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sphères éducatives formelles et non formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionning Mandatory Vaccination : A Way To Grasp The Concept Of Herd Immunity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 th conference ERIDOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nycosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'emparer d'une Question Socialement Vive au Collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Venturini; Lionel Pélissier, Nov 2022, Toulouse, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to analyze attempt of Science Education to coincide with Participatory Education by schooling SocioScientific Issue : Case study of French lesson dealing with Vaccine Hesitancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Science &amp; Technology Education to cultivate Participatory Citizens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRÉHENDER DES QUESTIONS SOCIALEMENT VIVES ENVIRONNEMENTALES EN CLASSE DE SVT. Quelles articulations avec les savoirs enseignés ? Quels apprentissages observés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Demaugé-Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écologie, du labo à l'école : Enjeux, démarches, acteurs 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éducation à la vaccination à l'éducation aux controverses socioscientifiques. Un exemple d'engagement des élèves en classe de biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux controverses : enjeux, défis et méthodes pour une citoyenneté active et responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des services des écosystèmes par les programmes du secondaire : enjeux sociétaux, enjeux éducatifs, stratégies d’enseignement. https://www.youtube.com/watch?v=lTCmgtS_lro&feature=youtu.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans nos enseignements : enjeux philosophiques, scientifiques et didactiques. AFPSVT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les savoirs en jeux dans les Questions Socialement Vives. Le cas français de l'obligation vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes Rencontres Scientifiques de l’Association pour la Recherche en Didactique des Sciences et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if considering social controversies as a lever to enhance mastering of complex scientific knowledge ? The french case of educator's viewpoints on vaccinal obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Urgelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 TH conference ERIDOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des rationalités opérant chez les étudiants en « éducation et enseignement » sur une question socialement vive : outil de formation et ingénierie didactique. Exemple de la pénalisation du cannabis en Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTIDI Apprentissage et Enseignement Enjeux et voies du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser des questions environnementales socialement vives. Analyse d'interactions discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème et socio écosystèmes, quelle(s) transposition(s) didactique(s) des concepts écologiques pour quel Objectif d’Éducation à la Durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) curriculum(a) pour les objectifs de développement durable ? Dialogues Nord/Sud pour penser l'éducation de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des îlots de rationalité à propos de Questions Socialement Vives : Quelles caractéristiques des débats féconds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'émergence des "éducations à": entre continuité et rupture. Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS Université McGill, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectiver des niveaux de compétences en éducation au développement durable et à la solidarité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eduquer et Former au monde de demain. Place et rôles de la formation et de l'éducation en vue d'une transition vers un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Apr 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la Durabilité et à la Solidarité internationale : des approches intégrées pour une éducation à la citoyenneté mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la créativité à l’innovation dans les dispositifs et les pratiques, pédagogiques et professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de raisonnements socioscientifiques dans une perspective d'éducation au développement durable : apports et limites du traitement d'une controverse environnementale par le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Education au développement durable et à la biodiversité : concepts, questions vives, outils et pratiques", Digne les Bains, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Digne Les Bains, France. pp.288-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hésitation vaccinale, une question socialement vive. https://www.youtube.com/watch?v=3aBoiufCZBk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaccination en question au LéA QSV-Collège Louis Aragon- Mably. http://ife.ens-lyon.fr/kadekol/ife-quoi/episode-32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hésitation vaccinale : Que peut l'éducation à la santé ? http://ireps-ara.org/portail/portail.asp?idz=1653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hésitation vaccinale, comment en débattre à l’école ? https://sciencespourtous.univ-lyon1.fr/lhesitation-vaccinale-en-debattre-a-lecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin de projet : EIEDD (Education Interculturelle à l’Environnement et au Développement durable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier, France; Aix-Marseille Université, France; Université Laval, Québec; Université de Rimouski, Québec. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des expériences en Education au Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Ecole Supérieure du Professorat et de l'Education Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4150-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">177071125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du débat dans l’appropriation de la complexité par des élèves de classes élémentaires dans le cadre d'une éducation à l'environnement et à la pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Aël Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148mp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner des savoirs contextualisés, hybrides et valides à partir des controverses actuelles et passées des luttes contre les épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche One Health – Une seule santé et ses perspectives en didactique des sciences et des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ghomman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tremey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Entre émerveillement et engagement. Littérature de jeunesse et écologie, 56, pp.127-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éducation à la vaccination à l’éducation aux controverses socioscientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 37, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éducation par les controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Urgelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 37, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociogénétique des représentations sociales d'un objet socialement vif, perspective en didactique des « éducations à ». Le cas du cannabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-cognitifs de l’engagement : la durabilité en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Socially Acute Questions: Development and validation of an interactional Reasoning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tea21386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using an S3R model to analyze reasoning in web-based cross-national exchanges on sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barraza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (3), pp.517-542. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sce.21113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre les processus et résultats de la construction de raisonnements sur des Questions Socialement Vives par des étudiants : propositions de trois variations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Malek Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross cultural exchange to support reasoning about socio-scientific sustainability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital technology to support students' socio-scientific reasoning about environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tytler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00219266.2013.821748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum et wiki, des environnements collaboratifs pour éduquer au développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of a Changing World in Biology Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland; Springer Cham, pp.XVI, 310, 2025, Contributions from Biology Education Research, 978-3-032-05346-6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05346-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les controverses de l'hésitation vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Alves Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edp sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782759827664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal Competences In Education For Sustainable Development And International Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editura Universitaria. 2019, Tilea Monica; Morin Olivier; Duta Oana-Adiana, 978-606-14-1498-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poliomyelitis to Covid-19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIDOB 2024. 14th conference of European Researchers in Didactics of Biology. Conference book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités du WEJCH comme reflet des orientations actuelles de recherche en didactique des sciences et de la technologie dans la francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grosleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 12e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-9577091-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éducation à la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2024, 978-2-336-43959-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de l’analyse des pratiques langagières en didactique des SVT et de la mise en dialogue de cadres interprétatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Pélissier; Patrice Venturini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 12e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse Jean-Jaurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-142, 2024, 978-2-9577091-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser des questions socialement vives environnementales Analyse d’interactions discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après les 10e rencontres scientifiques .. Actualités des recherches en didactique des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-9577091-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser et… re-problématiser les QSVE ; vers une démarche d'enquête structurée par la rencontre de rationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri, collection Agora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démarche d'enquête, Une contribution à la didactique des Questions socialement vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-64, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de la pensée écologique, éducation scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une éducation à la pensée scientifique pour une société plus juste.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et &amp;quot;éducations à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hertig Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des éducations à…</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.65-73, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phytosanitaires contre une espèce invasive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et autres questions d'actualité. Questions socialement vives dans l'enseignement et la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-84444-841-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning teachers engagement on health and vaccine issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference ERIDOB 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Morin, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poliomyelitis to Covid 19, how to put biological knowledge at the heart of reasoning on vaccine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology education to bridge the gap between science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14th conference ERIDOB 2024, Jul 2024, Lyon, France. pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des connaissances et des arguments produits par les étudiants en sciences à propos des vaccins et du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 èmes rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANTONIN BOYER ET DAVID CROSS, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si … débattre de l’hésitation vaccinale permettait d’hésiter mieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° colloque international de l’ARCD. Les didactiques face à l’évolution des curriculums. Savoirs(s) et pratiques pour entrer dans la complexité du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionning Mandatory Vaccination : A Way To Grasp The Concept Of Herd Immunity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 th conference ERIDOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nycosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bruguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ghomman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau-Custodio Isabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse et écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation formelle, éducation non-formelle, quelle prise en charge de la vivacité des controverses socioscientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sphères éducatives formelles et non formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'emparer d'une Question Socialement Vive au Collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Venturini; Lionel Pélissier, Nov 2022, Toulouse, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éducation à la vaccination à l'éducation aux controverses socioscientifiques. Un exemple d'engagement des élèves en classe de biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation aux controverses : enjeux, défis et méthodes pour une citoyenneté active et responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRÉHENDER DES QUESTIONS SOCIALEMENT VIVES ENVIRONNEMENTALES EN CLASSE DE SVT. Quelles articulations avec les savoirs enseignés ? Quels apprentissages observés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Demaugé-Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écologie, du labo à l'école : Enjeux, démarches, acteurs 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to analyze attempt of Science Education to coincide with Participatory Education by schooling SocioScientific Issue : Case study of French lesson dealing with Vaccine Hesitancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Science &amp; Technology Education to cultivate Participatory Citizens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des services des écosystèmes par les programmes du secondaire : enjeux sociétaux, enjeux éducatifs, stratégies d’enseignement. https://www.youtube.com/watch?v=lTCmgtS_lro&feature=youtu.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans nos enseignements : enjeux philosophiques, scientifiques et didactiques. AFPSVT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les savoirs en jeux dans les Questions Socialement Vives. Le cas français de l'obligation vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzièmes Rencontres Scientifiques de l’Association pour la Recherche en Didactique des Sciences et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if considering social controversies as a lever to enhance mastering of complex scientific knowledge ? The french case of educator's viewpoints on vaccinal obligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Urgelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 TH conference ERIDOB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des rationalités opérant chez les étudiants en « éducation et enseignement » sur une question socialement vive : outil de formation et ingénierie didactique. Exemple de la pénalisation du cannabis en Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTIDI Apprentissage et Enseignement Enjeux et voies du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser des questions environnementales socialement vives. Analyse d'interactions discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème et socio écosystèmes, quelle(s) transposition(s) didactique(s) des concepts écologiques pour quel Objectif d’Éducation à la Durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) curriculum(a) pour les objectifs de développement durable ? Dialogues Nord/Sud pour penser l'éducation de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des îlots de rationalité à propos de Questions Socialement Vives : Quelles caractéristiques des débats féconds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'émergence des "éducations à": entre continuité et rupture. Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS Université McGill, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectiver des niveaux de compétences en éducation au développement durable et à la solidarité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eduquer et Former au monde de demain. Place et rôles de la formation et de l'éducation en vue d'une transition vers un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Apr 2017, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la Durabilité et à la Solidarité internationale : des approches intégrées pour une éducation à la citoyenneté mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la créativité à l’innovation dans les dispositifs et les pratiques, pédagogiques et professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de raisonnements socioscientifiques dans une perspective d'éducation au développement durable : apports et limites du traitement d'une controverse environnementale par le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Education au développement durable et à la biodiversité : concepts, questions vives, outils et pratiques", Digne les Bains, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Digne Les Bains, France. pp.288-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hésitation vaccinale, une question socialement vive. https://www.youtube.com/watch?v=3aBoiufCZBk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaccination en question au LéA QSV-Collège Louis Aragon- Mably. http://ife.ens-lyon.fr/kadekol/ife-quoi/episode-32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hésitation vaccinale : Que peut l'éducation à la santé ? http://ireps-ara.org/portail/portail.asp?idz=1653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hésitation vaccinale, comment en débattre à l’école ? https://sciencespourtous.univ-lyon1.fr/lhesitation-vaccinale-en-debattre-a-lecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baylac-Paouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin de projet : EIEDD (Education Interculturelle à l’Environnement et au Développement durable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Montpellier, France; Aix-Marseille Université, France; Université Laval, Québec; Université de Rimouski, Québec. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des expériences en Education au Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Ecole Supérieure du Professorat et de l'Education Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA89E21C"/>
+    <w:nsid w:val="0148522B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4150-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177071125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-A&#235;l Odin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baylac-Paouly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tarcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Azzouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tytler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea21386" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barraza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.21113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN109F32-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2013.821748" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hammann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05346-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Duarte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Giron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1271/9782759827671/reconnaitre-les-controverses-de-l-hesitation-vaccinale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grosleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonneaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hertig Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni-De-Almeida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185781v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Custodio Isabel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bastide" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Favre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807757v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Danguin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Demaug&#233;-Bost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Urgelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puissant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4150-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177071125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-A&#235;l Odin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baylac-Paouly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tarcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Azzouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tytler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea21386" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barraza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.21113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN109F32-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2013.821748" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hammann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05346-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Duarte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Giron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1271/9782759827671/reconnaitre-les-controverses-de-l-hesitation-vaccinale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grosleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04575696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonneaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hertig Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni-De-Almeida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185781v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Favre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Custodio Isabel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bastide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807757v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Danguin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Demaug&#233;-Bost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Urgelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puissant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>