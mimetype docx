--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -363,234 +363,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « Démonstration expérimentale de la loi générale d’interférence de la lumière », selon Thomas Young</w:t>
+                <w:t xml:space="preserve">L’histoire pour l’enseignement de la physique-chimie. Partie 1 : donner du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Giovanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Depretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119 (1071), pp.151-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221968v1</w:t>
+                <w:t xml:space="preserve">hal-04939910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire pour l’enseignement de la physique-chimie. Partie 1 : donner du sens</w:t>
+                <w:t xml:space="preserve">La « Démonstration expérimentale de la loi générale d’interférence de la lumière », selon Thomas Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.42 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202581042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04939910v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impossibilité de l'expérience cruciale en physique : synthèse historique soutenant la critique par Duhem des conséquences de la mesure de la vitesse de la lumière dans l'eau</w:t>
               </w:r>
@@ -648,312 +648,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Brewster's and William Herschel's experiments on inflection that delivered the coup de grâce to Thomas Young's ether distribution hypothesis</w:t>
+                <w:t xml:space="preserve">Le dialogue interdisciplinaire clarifie l'enseignement disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bascaules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariann Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Tonussi- Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tonussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00033790.2023.2289535⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol 11 - Thinking interdisciplinarity in practice, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jimis.8897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260482v1</w:t>
+                <w:t xml:space="preserve">hal-04120523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogue interdisciplinaire clarifie l'enseignement disciplinaire</w:t>
+                <w:t xml:space="preserve">David Brewster's and William Herschel's experiments on inflection that delivered the coup de grâce to Thomas Young's ether distribution hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol 11 - Thinking interdisciplinarity in practice, </w:t>
+              <w:t xml:space="preserve">Annals of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jimis.8897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00033790.2023.2289535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04120523v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’interdisciplinarité aux disciplines, et réciproquement. Retour sur une expérience pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boulc ' H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bascaules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariann Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tonussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2294,291 +2294,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous transfer and laser guiding between two cold atom traps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trapping and cooling of rf-dressed atoms in a quadrupole magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliya Dimova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morizot</w:t>
+                <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Stern</w:t>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
+                <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fioretti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.299-308. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.4013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00022-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/40/20/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101449v2</w:t>
+                <w:t xml:space="preserve">hal-00173059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping and cooling of rf-dressed atoms in a quadrupole magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous transfer and laser guiding between two cold atom traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliya Dimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Perrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp.4013. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.299-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/40/20/004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173059v1</w:t>
+                <w:t xml:space="preserve">hal-00101449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring trap for ultracold atoms</w:t>
               </w:r>
@@ -2590,64 +2590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry M. Garraway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2746,51 +2746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67, pp.593. </w:t>
@@ -3666,103 +3666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation de Bose-Einstein et basse dimensionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLOQ9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3787,103 +3787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bose-Einstein condensation and low dimensionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième colloque sur les lasers et l'optique quantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4166,51 +4166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wiotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4322,51 +4322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62B0825D"/>
+    <w:nsid w:val="834AA565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4553,51 +4553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-morizot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5640-8430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003437v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc'H" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Scavino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovanetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Depretto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2025.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221968v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202581042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.144335" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2023.2289535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120523v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bascaules" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Chr&#233;tien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tonussi- Reboh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tonussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.8897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc ' H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collombon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc'H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ferrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hagel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2647829" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Briend" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed5000229" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Romuald Kamsap" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchard Ekogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houssin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/14/145502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Konstantinidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Pappa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Condylis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sahagun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-012-0108-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muhammad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shiozaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. de Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulc'H Florence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Maryon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagel Ga&#235;tan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morizot Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Konstantinidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Bolpasi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Lazoudis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/115012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morizot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sell&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomarc'H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Laugier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/32/1/014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sell&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laugier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longchambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Kollengode Easwaran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubessy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00050-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/20/004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015124v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M. Garraway" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023617" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04723506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morizot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bodea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abgrall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526667v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hagel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bizri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomarc''H" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977322" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419717v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03830579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02363588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lapeyre de Bellair" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-morizot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5640-8430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003437v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc'H" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Scavino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovanetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Depretto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2025.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202581042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.144335" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120523v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bascaules" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Chr&#233;tien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tonussi- Reboh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tonussi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.8897" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2023.2289535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc ' H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collombon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc'H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ferrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hagel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2647829" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Briend" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed5000229" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Romuald Kamsap" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchard Ekogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houssin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/14/145502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Konstantinidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Pappa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Condylis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sahagun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-012-0108-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muhammad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shiozaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. de Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulc'H Florence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Maryon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagel Ga&#235;tan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morizot Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Konstantinidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Bolpasi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Lazoudis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/115012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morizot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sell&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomarc'H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Laugier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/32/1/014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sell&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laugier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longchambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Kollengode Easwaran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubessy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00050-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/20/004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015124v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M. Garraway" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023617" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04723506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morizot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bodea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abgrall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526667v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hagel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bizri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomarc''H" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977322" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419717v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03830579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02363588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lapeyre de Bellair" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>