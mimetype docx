--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -363,234 +363,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire pour l’enseignement de la physique-chimie. Partie 1 : donner du sens</w:t>
+                <w:t xml:space="preserve">La « Démonstration expérimentale de la loi générale d’interférence de la lumière », selon Thomas Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.42 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202581042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939910v1</w:t>
+                <w:t xml:space="preserve">hal-05221968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « Démonstration expérimentale de la loi générale d’interférence de la lumière », selon Thomas Young</w:t>
+                <w:t xml:space="preserve">L’histoire pour l’enseignement de la physique-chimie. Partie 1 : donner du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Giovanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Depretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119 (1071), pp.151-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/202581042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05221968v1</w:t>
+                <w:t xml:space="preserve">hal-04939910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impossibilité de l'expérience cruciale en physique : synthèse historique soutenant la critique par Duhem des conséquences de la mesure de la vitesse de la lumière dans l'eau</w:t>
               </w:r>
@@ -648,312 +648,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogue interdisciplinaire clarifie l'enseignement disciplinaire</w:t>
+                <w:t xml:space="preserve">David Brewster's and William Herschel's experiments on inflection that delivered the coup de grâce to Thomas Young's ether distribution hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jimis.8897⟩</w:t>
+              <w:t xml:space="preserve">Annals of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00033790.2023.2289535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120523v2</w:t>
+                <w:t xml:space="preserve">hal-04260482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Brewster's and William Herschel's experiments on inflection that delivered the coup de grâce to Thomas Young's ether distribution hypothesis</w:t>
+                <w:t xml:space="preserve">Le dialogue interdisciplinaire clarifie l'enseignement disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bascaules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariann Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Tonussi- Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tonussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 81 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol 11 - Thinking interdisciplinarity in practice, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00033790.2023.2289535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jimis.8897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04260482v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’interdisciplinarité aux disciplines, et réciproquement. Retour sur une expérience pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boulc ' H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bascaules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariann Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tonussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2294,291 +2294,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping and cooling of rf-dressed atoms in a quadrupole magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous transfer and laser guiding between two cold atom traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliya Dimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Perrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp.4013. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.299-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/40/20/004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173059v1</w:t>
+                <w:t xml:space="preserve">hal-00101449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous transfer and laser guiding between two cold atom traps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trapping and cooling of rf-dressed atoms in a quadrupole magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliya Dimova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morizot</w:t>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Stern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
+                <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fioretti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.299-308. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.4013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00022-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/40/20/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101449v2</w:t>
+                <w:t xml:space="preserve">hal-00173059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring trap for ultracold atoms</w:t>
               </w:r>
@@ -2590,64 +2590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry M. Garraway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2746,51 +2746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67, pp.593. </w:t>
@@ -3660,269 +3660,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation de Bose-Einstein et basse dimensionnalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Bose-Einstein condensation and low dimensionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Morizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.255</w:t>
+              <w:t xml:space="preserve">Neuvième colloque sur les lasers et l'optique quantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419717v1</w:t>
+                <w:t xml:space="preserve">obspm-03830579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose-Einstein condensation and low dimensionality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Condensation de Bose-Einstein et basse dimensionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième colloque sur les lasers et l'optique quantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">COLOQ9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-03830579v1</w:t>
+                <w:t xml:space="preserve">hal-00419717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4166,51 +4166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wiotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4322,51 +4322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="834AA565"/>
+    <w:nsid w:val="9587C927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4553,51 +4553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-morizot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5640-8430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003437v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc'H" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Scavino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovanetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Depretto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2025.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202581042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.144335" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120523v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bascaules" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Chr&#233;tien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tonussi- Reboh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tonussi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.8897" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2023.2289535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc ' H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collombon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc'H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ferrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hagel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2647829" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Briend" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed5000229" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Romuald Kamsap" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchard Ekogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houssin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/14/145502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Konstantinidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Pappa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Condylis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sahagun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-012-0108-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muhammad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shiozaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. de Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulc'H Florence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Maryon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagel Ga&#235;tan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morizot Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Konstantinidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Bolpasi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Lazoudis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/115012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morizot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sell&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomarc'H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Laugier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/32/1/014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sell&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laugier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longchambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Kollengode Easwaran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubessy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00050-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/20/004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015124v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M. Garraway" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023617" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04723506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morizot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bodea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abgrall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526667v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hagel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bizri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomarc''H" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977322" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419717v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03830579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02363588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lapeyre de Bellair" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-morizot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5640-8430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003437v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc'H" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Scavino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovanetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Depretto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2025.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221968v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202581042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.5.144335" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2023.2289535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120523v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bascaules" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Chr&#233;tien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tonussi- Reboh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tonussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.8897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc ' H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collombon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc'H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ferrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hagel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2647829" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Briend" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed5000229" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Romuald Kamsap" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchard Ekogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houssin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/14/145502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Konstantinidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Pappa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Condylis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sahagun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-012-0108-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muhammad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shiozaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. de Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulc'H Florence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Maryon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagel Ga&#235;tan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morizot Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Konstantinidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Bolpasi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Lazoudis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/11/115012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morizot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sell&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomarc'H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Laugier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/32/1/014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sell&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laugier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longchambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Kollengode Easwaran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubessy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00050-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/20/004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015124v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M. Garraway" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023617" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04723506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morizot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bodea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abgrall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526667v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hagel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bizri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomarc''H" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977322" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03830579v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02363588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lapeyre de Bellair" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>