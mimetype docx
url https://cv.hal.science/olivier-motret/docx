--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1695,494 +1695,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of local, self-absorbed and absorbed SiO(A1--X1+) spectra in a non-thermal plasma – comparison with experimental spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric pollutant removal by non-thermal plasmas : basic data needs for understanding and optimization of the process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pasquiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 6 (3), pp.305-309</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, AIP Conference Proceedings, 636, pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020099v1</w:t>
+                <w:t xml:space="preserve">hal-02020839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pollutant removal by non-thermal plasmas : basic data needs for understanding and optimization of the process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pasquiers</w:t>
+                <w:t xml:space="preserve">Ozone Production by an Ultra-Short Triggered Dielectric Barrier Discharge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Motret</w:t>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (3), pp.203-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01919510208901611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020839v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Production by an Ultra-Short Triggered Dielectric Barrier Discharge.</w:t>
+                <w:t xml:space="preserve">DETERMINATION OF SiO MOLECULE CONCENTRATION IN A DISCHARGE BY COMPARING SELF-ABSORBED AND ABSORBED EXPERIMENTAL SPECTRA WITH SIMULATED ONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Pouvesle</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 24 (3), pp.203-213. </w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (3), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01919510208901611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v6.i3.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179058v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION OF SiO MOLECULE CONCENTRATION IN A DISCHARGE BY COMPARING SELF-ABSORBED AND ABSORBED EXPERIMENTAL SPECTRA WITH SIMULATED ONE</w:t>
+                <w:t xml:space="preserve">Simulation of local, self-absorbed and absorbed SiO(A1--X1+) spectra in a non-thermal plasma – comparison with experimental spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Viladrosa</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 6 (3), pp.6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 6 (3), pp.305-309</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179048v1</w:t>
+                <w:t xml:space="preserve">hal-02020099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of NOx from synthetic engine exhaust by nanosecond pulsed dielectric barrier discharge reactor. 15th International Symposium on Plasma Chemistry (ISPC-15), 9–13 July 2001, Orléans, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,51 +2605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational temperature measurements in atmospheric pulsed dielectric barrier discharge - gas temperature and molecular fraction effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,329 +2715,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of afterglow kinetics at atmospheric pressures by emission spectroscopy: II. Reactions of neon ions with Xe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[•OH(X)] measurement by resonant absorption spectroscopy in a pulsed dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Stevefelt</w:t>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 32 (4), pp.471-477. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 85 (10), pp.7070-7075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/32/4/017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.370514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178966v1</w:t>
+                <w:t xml:space="preserve">hal-02019856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[•OH(X)] measurement by resonant absorption spectroscopy in a pulsed dielectric barrier discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Hibert</w:t>
+                <w:t xml:space="preserve">Characterization of afterglow kinetics at atmospheric pressures by emission spectroscopy: II. Reactions of neon ions with Xe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gaurand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
+                <w:t xml:space="preserve">J Stevefelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32 (4), pp.471-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/32/4/017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.370514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02019856v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'action synchronisée d'une source VUV et d'une décharge DBD impulsionnelles déclenchées sur la production d'espèces oxydantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3204,77 +3204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la densité de 'OH(X) par Absorption d'un Rayonnement UV Extérieur Auto-accordé (AREA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,77 +3347,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dependence of Ozone Generation Efficiency on Parameter Adjustment in a Triggered Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3462,303 +3462,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of CH4+CO2 plasmas excited by DBD at atmospheric pressure.</w:t>
+                <w:t xml:space="preserve">Mesure de la température rotationnelle de OH par spectroscopie UV dans une D.B.D. T.H.T. impulsionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1021895029886⟩</w:t>
+              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22, pp.C1-129-C1-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/anphys/1997026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178941v1</w:t>
+                <w:t xml:space="preserve">hal-02178878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la température rotationnelle de OH par spectroscopie UV dans une D.B.D. T.H.T. impulsionnelle</w:t>
+                <w:t xml:space="preserve">Spectroscopic characterization of CH4+CO2 plasmas excited by DBD at atmospheric pressure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Hibert</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Massereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17 (4), pp.393-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021895029886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/anphys/1997026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178878v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEMPERATURE DETERMINATION USING MOLECULAR SPECTRA SIMULATION</w:t>
               </w:r>
@@ -4135,450 +4135,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of gaseous wastes in very high voltage dielectric barrier discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High voltage fast discharge in pure mercury for optimization of the 254 nm radiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Ganciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Musa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 39, pp.1478</w:t>
+              <w:t xml:space="preserve">, 1994, 38, pp.2359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021155v1</w:t>
+                <w:t xml:space="preserve">hal-02179026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High voltage fast discharge in pure mercury for optimization of the 254 nm radiation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Ganciu</w:t>
+                <w:t xml:space="preserve">Caractérisation spectroscopique d'un plasma de CH4+CO2 obtenu par décharge à barrière diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Musa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
+                <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 19, pp.C1-157 - C1-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/anphys/1994033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179026v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spectroscopique d'un plasma de CH4+CO2 obtenu par décharge à barrière diélectrique</w:t>
+                <w:t xml:space="preserve">Treatment of gaseous wastes in very high voltage dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 39, pp.1478</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019823v1</w:t>
+                <w:t xml:space="preserve">hal-02021155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une décharge rapide dans Hg pur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ganciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,280 +5118,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion Beam Assisted Pulsed Laser Deposition of Ba0.6Sr0.4Ti0.7Zr0.3O3 Films on Pt-coated Si substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kesava Yellareddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jörg Hermann</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT (CNRIUT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sannomiya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179421v1</w:t>
+                <w:t xml:space="preserve">hal-02179252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Beam Assisted Pulsed Laser Deposition of Ba0.6Sr0.4Ti0.7Zr0.3O3 Films on Pt-coated Si substrates.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Oxide Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sannomiya, Japan</w:t>
+              <w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179252v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide</w:t>
+                <w:t xml:space="preserve">Étude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hermann</w:t>
@@ -5409,73 +5409,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT (CNRIUT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020438v1</w:t>
+                <w:t xml:space="preserve">hal-02179421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early phase diagnostics of CaCu3Ti4O12 pulsed laser plasma</w:t>
               </w:r>
@@ -5550,217 +5550,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local thermal equilibrium plasma modelling applied to pulsed laser deposition of CaCu3Ti4O12, Ba0.6Sr0.4TiO3 and La0.9SrNiO4 films</w:t>
+                <w:t xml:space="preserve">Diagnostics of a plasma produced by pulsed laser ablation of CaCu3Ti4O12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIP 09, 17th Internation Colloquium on Plasma Processes, Marseille, France, 22-26 Juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISPC 19, The 19th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439553v1</w:t>
+                <w:t xml:space="preserve">hal-00439558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics of a plasma produced by pulsed laser ablation of CaCu3Ti4O12</w:t>
+                <w:t xml:space="preserve">Local thermal equilibrium plasma modelling applied to pulsed laser deposition of CaCu3Ti4O12, Ba0.6Sr0.4TiO3 and La0.9SrNiO4 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC 19, The 19th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">CIP 09, 17th Internation Colloquium on Plasma Processes, Marseille, France, 22-26 Juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439558v1</w:t>
+                <w:t xml:space="preserve">hal-00439553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'un shadow mask sur le plasma d'ablation laser et sur la formation de gouttelettes pour les dépôts de CaCu3Ti4O12</w:t>
               </w:r>
@@ -6167,437 +6167,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of ethylene by pulsed dielectric barrier discharge in dry and wet air – parametrical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion du propane dans l'air par décharge à barrière diélectrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Colloque "Cinétique des plasmas : Recherches et applications, CIPRA2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020510v1</w:t>
+                <w:t xml:space="preserve">hal-02179424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion du propane dans l'air par décharge à barrière diélectrique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion of ethylene by pulsed dielectric barrier discharge in dry and wet air – parametrical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Met</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Cinétique des plasmas : Recherches et applications, CIPRA2"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Rouen, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179424v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de concentrations de radicaux par absorption et auto-absorption.</w:t>
+                <w:t xml:space="preserve">Étude spectroscopique de l’émission du monoxyde de silicium dans un plasma atmosphérique non thermique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du Réseau Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Aspet, France</w:t>
+              <w:t xml:space="preserve">IVème Seminaire Franco-Polonais "Plasmas Thermiques dans l'espace et en Laboratoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179428v1</w:t>
+                <w:t xml:space="preserve">hal-02179265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude spectroscopique de l’émission du monoxyde de silicium dans un plasma atmosphérique non thermique.</w:t>
+                <w:t xml:space="preserve">Mesure de concentrations de radicaux par absorption et auto-absorption.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVème Seminaire Franco-Polonais "Plasmas Thermiques dans l'espace et en Laboratoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Bourges, France</w:t>
+              <w:t xml:space="preserve">Atelier du Réseau Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179265v1</w:t>
+                <w:t xml:space="preserve">hal-02179428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculs de constantes moléculaires - Application aux mesures spectroscopiques.</w:t>
               </w:r>
@@ -6678,64 +6678,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pollutant removal by non-thermal plasmas : basic data needs for understanding and optimization of the process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pasquiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6868,51 +6868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coursimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7013,243 +7013,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of local, self-absorbed and absorbed SiO(A1-X1+) spectra in a non-thermal plasma – comparison with experimental spectra.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[SiO(X)] measurements in an atmospheric pulsed dielectric barrier discharge by comparison of synthetic and experimental self-absorbed spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIème Seminaire Franco-Polonais "Plasmas Thermiques dans l'espace et en Laboratoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">XXV International Conference on Phenomena in Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Nagoya, Japan. pp.309-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179279v1</w:t>
+                <w:t xml:space="preserve">hal-02020948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[SiO(X)] measurements in an atmospheric pulsed dielectric barrier discharge by comparison of synthetic and experimental self-absorbed spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of local, self-absorbed and absorbed SiO(A1-X1+) spectra in a non-thermal plasma – comparison with experimental spectra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coursimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Conference on Phenomena in Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Nagoya, Japan. pp.309-310</w:t>
+              <w:t xml:space="preserve">IIIème Seminaire Franco-Polonais "Plasmas Thermiques dans l'espace et en Laboratoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020948v1</w:t>
+                <w:t xml:space="preserve">hal-02179279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pulsed dielectric barrier discharge as light source for resonant absorption spectroscopy.</w:t>
               </w:r>
@@ -7343,51 +7343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of NOx from synthetic engine exhaust by nanosecond pulsed dielectric barrier discharge reactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7432,247 +7432,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du rayonnement UV du radical SiO appliqué à des mesures d'absorption auto-accordée.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coursimault</w:t>
+                <w:t xml:space="preserve">Plasma treatment of synthetic engine exhaust in atmospheric pressure non-equilibrium pulsed discharges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Hakone VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179455v1</w:t>
+                <w:t xml:space="preserve">hal-02179327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma treatment of synthetic engine exhaust in atmospheric pressure non-equilibrium pulsed discharges.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+                <w:t xml:space="preserve">Étude du rayonnement UV du radical SiO appliqué à des mesures d'absorption auto-accordée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coursimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hakone VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Greifswald, Germany</w:t>
+              <w:t xml:space="preserve">UVX 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179327v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'une source de photons U.V. – Transition SiO (A1 - X1+).</w:t>
               </w:r>
@@ -7747,1732 +7747,1732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a high voltage pulsed barrier discharge reactor dedicated to VOC processing.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de paramètres expérimentaux sur la température rotationnelle du radical hydroxyle dans un plasma froid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ICPIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">VIème Congrès Plasmas de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179345v1</w:t>
+                <w:t xml:space="preserve">hal-02179468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application à la dépollution d'un réacteur à décharge à barrière diélectrique : destruction du trichloroéthylène.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Les plasmas atmosphériques hors équilibre et le traitement des effluents gazeux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cormier Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dalaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Congrès Plasma de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Nouan-le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">EurOdeur/AirOdeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179471v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de paramètres expérimentaux sur la température rotationnelle du radical hydroxyle dans un plasma froid.</w:t>
+                <w:t xml:space="preserve">Diagnostic of hydroxyl radical concentration in high pulse voltage triggered dielectric barrier discharges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Congrès Plasmas de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Nouan-le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">ICOPS 26th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179468v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plasmas atmosphériques hors équilibre et le traitement des effluents gazeux.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
+                <w:t xml:space="preserve">OH(A) rotational temperature measurements in pulsed DBD: Influence of gas temperature and molecular ratio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martinie</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EurOdeur/AirOdeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIV ICPIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179464v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of hydroxyl radical concentration in high pulse voltage triggered dielectric barrier discharges.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The product selectivity in a high voltage dielectric barrier discharge processing the trichloroethylene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Gaurand</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOPS 26th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Monterey, United States</w:t>
+              <w:t xml:space="preserve">14th ISPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179354v1</w:t>
+                <w:t xml:space="preserve">hal-02179342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH(A) rotational temperature measurements in pulsed DBD: Influence of gas temperature and molecular ratio.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a high voltage pulsed barrier discharge reactor dedicated to VOC processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179351v1</w:t>
+                <w:t xml:space="preserve">hal-02179345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The product selectivity in a high voltage dielectric barrier discharge processing the trichloroethylene.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Gaurand</w:t>
+                <w:t xml:space="preserve">Application à la dépollution d'un réacteur à décharge à barrière diélectrique : destruction du trichloroéthylène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">VIème Congrès Plasma de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179342v1</w:t>
+                <w:t xml:space="preserve">hal-02179471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction de composés organiques volatils par plasmas de décharge à barrière diélectrique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Effets de l’action synchronisée d’une source VUV et d’une décharge DBD impulsionnelles déclenchées sur la production d’espèces oxydantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Orléans, France</w:t>
+              <w:t xml:space="preserve">UVX 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Collonges la Rouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179474v1</w:t>
+                <w:t xml:space="preserve">hal-02179491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’action synchronisée d’une source VUV et d’une décharge DBD impulsionnelles déclenchées sur la production d’espèces oxydantes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed dielectric barrier discharge processing of trichloroethylene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Collonges la Rouge, France</w:t>
+              <w:t xml:space="preserve">Hakone VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Hakone, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179491v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed dielectric barrier discharge processing of trichloroethylene.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">[•OH(X)] absolute measurement by resonant absorption spectroscopy in a high pulse voltage triggered dielectric barrier discharge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Pavé</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hakone VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Hakone, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179359v1</w:t>
+                <w:t xml:space="preserve">hal-02179361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[•OH(X)] absolute measurement by resonant absorption spectroscopy in a high pulse voltage triggered dielectric barrier discharge.</w:t>
+                <w:t xml:space="preserve">Mesure de la densité de •OH(X) par Absorption d’un Rayonnement UV Extérieur Auto-accordé (AREA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hakone VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Hakone, Ireland</w:t>
+              <w:t xml:space="preserve">UVX 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Collonges la Rouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179361v1</w:t>
+                <w:t xml:space="preserve">hal-02179480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la densité de •OH(X) par Absorption d’un Rayonnement UV Extérieur Auto-accordé (AREA).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Destruction de composés organiques volatils par plasmas de décharge à barrière diélectrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Collonges la Rouge, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179480v1</w:t>
+                <w:t xml:space="preserve">hal-02179474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed high voltage trigered dielectric barrier discharges for plasma processing - Applications to ozone production and pollutant destruction.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Gaurand</w:t>
+                <w:t xml:space="preserve">Destruction de polluants gazeux dans un réacteur à décharge à barrière diélectrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ISPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Beijing, China</w:t>
+              <w:t xml:space="preserve">Vème Congrès Plasmas-SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1997, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179367v1</w:t>
+                <w:t xml:space="preserve">hal-02179494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction de polluants gazeux dans un réacteur à décharge à barrière diélectrique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
+                <w:t xml:space="preserve">Pulsed high voltage trigered dielectric barrier discharges for plasma processing - Applications to ozone production and pollutant destruction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vème Congrès Plasmas-SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1997, Autrans, France</w:t>
+              <w:t xml:space="preserve">13th ISPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179494v1</w:t>
+                <w:t xml:space="preserve">hal-02179367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la fluorescence du radical hydroxyle produit par une DBD impulsionnelle dans des mélanges argon-vapeur d'eau.</w:t>
               </w:r>
@@ -9497,51 +9497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Congrès Plasma-SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9560,519 +9560,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular band spectrum for temperature measurements</w:t>
+                <w:t xml:space="preserve">(0, 0) C2 Swan band spectrum for temperature measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque sur la Dynamique des Ions, des Atomes et des Molécules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Bourges, France</w:t>
+              <w:t xml:space="preserve">4th International Thermal Plasma Processes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179502v1</w:t>
+                <w:t xml:space="preserve">hal-02179374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(0, 0) C2 Swan band spectrum for temperature measurements.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production d'ozone par Décharge à Barrière Diélectrique T.H.T. impulsionnelle - Etude paramétrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Chapelle</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Thermal Plasma Processes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Athens, Greece</w:t>
+              <w:t xml:space="preserve">4ème colloque sur la Dynamique des Ions, des Atomes et des Molécules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179374v1</w:t>
+                <w:t xml:space="preserve">hal-02179506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'ozone par Décharge à Barrière Diélectrique T.H.T. impulsionnelle - Etude paramétrique.</w:t>
+                <w:t xml:space="preserve">Mesure de la température rotationnelle de •OH par spectroscopie UV dans une D.B.D. T.H.T. impulsionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque sur la Dynamique des Ions, des Atomes et des Molécules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Bourges, France</w:t>
+              <w:t xml:space="preserve">UVX 96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Mont Sainte Odile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179506v1</w:t>
+                <w:t xml:space="preserve">hal-02179509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la température rotationnelle de •OH par spectroscopie UV dans une D.B.D. T.H.T. impulsionnelle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular band spectrum for temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Musiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Mont Sainte Odile, France</w:t>
+              <w:t xml:space="preserve">4ème colloque sur la Dynamique des Ions, des Atomes et des Molécules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179509v1</w:t>
+                <w:t xml:space="preserve">hal-02179502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH production in a very high voltage Dielectric Barrier Discharge.</w:t>
               </w:r>
@@ -10173,476 +10173,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of gaseous wastes in very high voltage dielectric barrier discharge.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation spectroscopique d'un plasma de CH4 + CO2 obtenu par décharge à barrière diélectrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th GEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Gaitherburg, United States</w:t>
+              <w:t xml:space="preserve">UVX 94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179381v1</w:t>
+                <w:t xml:space="preserve">hal-02179512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spectroscopique d'un plasma de CH4 + CO2 obtenu par décharge à barrière diélectrique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion du méthane dans les décharges à barrière diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 94</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1994, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès Plasma-SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179512v1</w:t>
+                <w:t xml:space="preserve">hal-02179511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion du méthane dans les décharges à barrière diélectriques</w:t>
+                <w:t xml:space="preserve">Treatment of gaseous wastes in very high voltage dielectric barrier discharge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Plasma-SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Toulouse, France</w:t>
+              <w:t xml:space="preserve">47th GEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Gaitherburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179511v1</w:t>
+                <w:t xml:space="preserve">hal-02179381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High voltage fast discharge in pure mercury for optimization of the 254 nm radiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Ganciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Musa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Montréal, Canada</w:t>
@@ -10792,77 +10792,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Ganciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UVX 92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1992, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10913,51 +10913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen Stevefelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11090,51 +11090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de réabsorption sur le triplet résonnant de NI, étalonnage absolu d'un spectromètre VUV à 120 nm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11405,51 +11405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-thermal plasma reactor and automotive vehicle exhaust line with such a reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11600,51 +11600,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E319B65"/>
+    <w:nsid w:val="7FC4FCDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11831,51 +11831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-motret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5691-4045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069375445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Neacsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rusiecki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061180" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Rogez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Violleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094970" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coursimault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372315" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coursimault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/13/005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E397F7CDFBB408268A69CC17615FE03C3512B41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coursimault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viladrosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030613" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Viladrosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/36/17/307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/301914183A96471DF801027A9E6E09EED80169AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Viladrosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pouvesle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510208901611" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v6.i3.30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ci.2000.22.5.154c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pouvesle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001757" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Acquaviva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/10/307" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A4A5E258EB73BB00D82836C0FC62F286AC314EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouvesle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/12/311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EC92F12A4BDD54B3B2A096BEB1D4C7FF97DB59D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevefelt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/4/017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1987DE642F56DAE71B4FD6F6C76659015F2F530A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaurand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370514" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikravech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Stevefelt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/2/016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2KXF2Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999538" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919519808547290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021895029886" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/664AA6E81692DC96721DD3482045087F18E7936B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Musiol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Graaf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v1.i4.80" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Musiol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pokrzywka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chapelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/11/019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/363E442EAAF3E7BD1DF3EE20F8F22D6622657DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nikravech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chapelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ganciu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Musa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178920v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachoncinlle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1992016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178851v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stevefelt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Collins" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.451084" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.449856" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchoule" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020428v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leflamand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020510v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuillier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lascaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Met" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179437v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179320v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179327v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179345v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179471v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaurand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179468v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179464v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormier Jean-Marie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dalaine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179351v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pav&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179359v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179480v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179367v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179494v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179498v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Musiol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Pokrzywka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179512v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179511v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179514v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310833v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1002472" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Calvo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Eymerie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Lendresse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-motret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5691-4045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069375445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Neacsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rusiecki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061180" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Rogez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Violleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094970" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coursimault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372315" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coursimault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/13/005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E397F7CDFBB408268A69CC17615FE03C3512B41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coursimault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viladrosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030613" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Viladrosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/36/17/307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/301914183A96471DF801027A9E6E09EED80169AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pouvesle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510208901611" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v6.i3.30" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Viladrosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ci.2000.22.5.154c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pouvesle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001757" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Acquaviva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/10/307" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A4A5E258EB73BB00D82836C0FC62F286AC314EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouvesle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/12/311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EC92F12A4BDD54B3B2A096BEB1D4C7FF97DB59D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaurand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevefelt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/4/017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1987DE642F56DAE71B4FD6F6C76659015F2F530A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikravech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Stevefelt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/2/016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2KXF2Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999538" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919519808547290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massereau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021895029886" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/664AA6E81692DC96721DD3482045087F18E7936B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Musiol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Graaf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v1.i4.80" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Musiol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pokrzywka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chapelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/11/019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/363E442EAAF3E7BD1DF3EE20F8F22D6622657DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nikravech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179026v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ganciu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Musa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019823v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chapelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178920v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachoncinlle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1992016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178851v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stevefelt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Collins" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.451084" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.449856" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchoule" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020428v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leflamand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuillier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lascaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Met" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179437v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179279v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179320v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179468v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaurand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179464v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormier Jean-Marie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dalaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179354v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179351v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pav&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179359v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179480v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179367v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179498v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Musiol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Pokrzywka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179506v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179509v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179502v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179512v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179381v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179514v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310833v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1002472" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Calvo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Eymerie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Lendresse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>