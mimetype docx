--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1695,776 +1695,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pollutant removal by non-thermal plasmas : basic data needs for understanding and optimization of the process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of local, self-absorbed and absorbed SiO(A1--X1+) spectra in a non-thermal plasma – comparison with experimental spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pasquiers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Motret</w:t>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, AIP Conference Proceedings, 636, pp.111-121</w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (3), pp.305-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020839v1</w:t>
+                <w:t xml:space="preserve">hal-02020099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Production by an Ultra-Short Triggered Dielectric Barrier Discharge.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric pollutant removal by non-thermal plasmas : basic data needs for understanding and optimization of the process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pasquiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, AIP Conference Proceedings, 636, pp.111-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179058v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION OF SiO MOLECULE CONCENTRATION IN A DISCHARGE BY COMPARING SELF-ABSORBED AND ABSORBED EXPERIMENTAL SPECTRA WITH SIMULATED ONE</w:t>
+                <w:t xml:space="preserve">Ozone Production by an Ultra-Short Triggered Dielectric Barrier Discharge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 6 (3), pp.6. </w:t>
+              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (3), pp.203-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v6.i3.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01919510208901611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179048v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of local, self-absorbed and absorbed SiO(A1--X1+) spectra in a non-thermal plasma – comparison with experimental spectra</w:t>
+                <w:t xml:space="preserve">DETERMINATION OF SiO MOLECULE CONCENTRATION IN A DISCHARGE BY COMPARING SELF-ABSORBED AND ABSORBED EXPERIMENTAL SPECTRA WITH SIMULATED ONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 6 (3), pp.305-309</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 6 (3), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v6.i3.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020099v1</w:t>
+                <w:t xml:space="preserve">hal-02179048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of NOx from synthetic engine exhaust by nanosecond pulsed dielectric barrier discharge reactor. 15th International Symposium on Plasma Chemistry (ISPC-15), 9–13 July 2001, Orléans, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude du rayonnement U.V. du radical SiO appliqué à des mesures d'absorption auto-accordée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Kacef</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+                <w:t xml:space="preserve">J.-M. Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 7, pp.3073-3078. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (PR7), pp.Pr7-187-Pr7-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ci.2000.22.5.154c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178728v1</w:t>
+                <w:t xml:space="preserve">hal-02179038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du rayonnement U.V. du radical SiO appliqué à des mesures d'absorption auto-accordée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pulsed dielectric barrier discharge as light source for resonant absorption spectroscopy. 15th International Symposium on Plasma Chemistry (ISPC-15), 9–13 July 2001, Orléans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Pouvesle</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001757⟩</w:t>
+              <w:t xml:space="preserve">Chemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.1459-1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ci.2000.22.5.154c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179038v1</w:t>
+                <w:t xml:space="preserve">hal-02178784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pulsed dielectric barrier discharge as light source for resonant absorption spectroscopy. 15th International Symposium on Plasma Chemistry (ISPC-15), 9–13 July 2001, Orléans, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of NOx from synthetic engine exhaust by nanosecond pulsed dielectric barrier discharge reactor. 15th International Symposium on Plasma Chemistry (ISPC-15), 9–13 July 2001, Orléans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coursimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 4, pp.1459-1464. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+              <w:t xml:space="preserve">, 2001, 7, pp.3073-3078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/ci.2000.22.5.154c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178784v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of silicon oxide emission spectra observed in a pulsed discharge and a laser-induced plasma</w:t>
               </w:r>
@@ -2605,51 +2605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational temperature measurements in atmospheric pulsed dielectric barrier discharge - gas temperature and molecular fraction effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2721,51 +2721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[•OH(X)] measurement by resonant absorption spectroscopy in a pulsed dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2954,51 +2954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'action synchronisée d'une source VUV et d'une décharge DBD impulsionnelles déclenchées sur la production d'espèces oxydantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,51 +3204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la densité de 'OH(X) par Absorption d'un Rayonnement UV Extérieur Auto-accordé (AREA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,51 +3347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dependence of Ozone Generation Efficiency on Parameter Adjustment in a Triggered Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3462,437 +3462,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la température rotationnelle de OH par spectroscopie UV dans une D.B.D. T.H.T. impulsionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TEMPERATURE DETERMINATION USING MOLECULAR SPECTRA SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koulidiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Viladrosa</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Musiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/anphys/1997026⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (4), pp.493-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v1.i4.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178878v1</w:t>
+                <w:t xml:space="preserve">hal-02178947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of CH4+CO2 plasmas excited by DBD at atmospheric pressure.</w:t>
+                <w:t xml:space="preserve">Mesure de la température rotationnelle de OH par spectroscopie UV dans une D.B.D. T.H.T. impulsionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1021895029886⟩</w:t>
+              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22, pp.C1-129-C1-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/anphys/1997026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02178941v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEMPERATURE DETERMINATION USING MOLECULAR SPECTRA SIMULATION</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic characterization of CH4+CO2 plasmas excited by DBD at atmospheric pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Musiol</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Massereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17 (4), pp.393-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021895029886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v1.i4.80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178947v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the (0,0) Swan band spectrum for temperature measurements</w:t>
               </w:r>
@@ -4046,51 +4046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,407 +4135,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High voltage fast discharge in pure mercury for optimization of the 254 nm radiation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of gaseous wastes in very high voltage dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Ganciu</w:t>
+                <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Musa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 38, pp.2359</w:t>
+              <w:t xml:space="preserve">, 1994, 39, pp.1478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179026v1</w:t>
+                <w:t xml:space="preserve">hal-02021155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spectroscopique d'un plasma de CH4+CO2 obtenu par décharge à barrière diélectrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High voltage fast discharge in pure mercury for optimization of the 254 nm radiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Ganciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Musa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 38, pp.2359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019823v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of gaseous wastes in very high voltage dielectric barrier discharge</w:t>
+                <w:t xml:space="preserve">Caractérisation spectroscopique d'un plasma de CH4+CO2 obtenu par décharge à barrière diélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 19, pp.C1-157 - C1-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/anphys/1994033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021155v1</w:t>
+                <w:t xml:space="preserve">hal-02019823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une décharge rapide dans Hg pur</w:t>
               </w:r>
@@ -5118,280 +5118,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Beam Assisted Pulsed Laser Deposition of Ba0.6Sr0.4Ti0.7Zr0.3O3 Films on Pt-coated Si substrates.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Oxide Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sannomiya, Japan</w:t>
+              <w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT (CNRIUT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179252v1</w:t>
+                <w:t xml:space="preserve">hal-02179421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion Beam Assisted Pulsed Laser Deposition of Ba0.6Sr0.4Ti0.7Zr0.3O3 Films on Pt-coated Si substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kesava Yellareddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jörg Hermann</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sannomiya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020438v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide.</w:t>
+                <w:t xml:space="preserve">Etude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hermann</w:t>
@@ -5409,535 +5409,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT (CNRIUT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179421v1</w:t>
+                <w:t xml:space="preserve">hal-02020438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early phase diagnostics of CaCu3Ti4O12 pulsed laser plasma</w:t>
+                <w:t xml:space="preserve">Diagnostics of a plasma produced by pulsed laser ablation of CaCu3Ti4O12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">ISPC 19, The 19th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020428v1</w:t>
+                <w:t xml:space="preserve">hal-00439558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics of a plasma produced by pulsed laser ablation of CaCu3Ti4O12</w:t>
+                <w:t xml:space="preserve">Local thermal equilibrium plasma modelling applied to pulsed laser deposition of CaCu3Ti4O12, Ba0.6Sr0.4TiO3 and La0.9SrNiO4 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC 19, The 19th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">CIP 09, 17th Internation Colloquium on Plasma Processes, Marseille, France, 22-26 Juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439558v1</w:t>
+                <w:t xml:space="preserve">hal-00439553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local thermal equilibrium plasma modelling applied to pulsed laser deposition of CaCu3Ti4O12, Ba0.6Sr0.4TiO3 and La0.9SrNiO4 films</w:t>
+                <w:t xml:space="preserve">Early phase diagnostics of CaCu3Ti4O12 pulsed laser plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIP 09, 17th Internation Colloquium on Plasma Processes, Marseille, France, 22-26 Juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439553v1</w:t>
+                <w:t xml:space="preserve">hal-02020428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'un shadow mask sur le plasma d'ablation laser et sur la formation de gouttelettes pour les dépôts de CaCu3Ti4O12</w:t>
+                <w:t xml:space="preserve">Caractérisation spectroscopique d'une plume d'ablation laser de CaCu3Ti4O12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Xème Congrès de la SFP - division plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951679v1</w:t>
+                <w:t xml:space="preserve">hal-00341390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spectroscopique d'une plume d'ablation laser de CaCu3Ti4O12</w:t>
+                <w:t xml:space="preserve">Influence d'un shadow mask sur le plasma d'ablation laser et sur la formation de gouttelettes pour les dépôts de CaCu3Ti4O12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès de la SFP - division plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341390v1</w:t>
+                <w:t xml:space="preserve">hal-00951679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement électrique d'une décharge impulsionnelle en fonction de la température</w:t>
               </w:r>
@@ -6199,64 +6199,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Cinétique des plasmas : Recherches et applications, CIPRA2"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6432,51 +6432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coursimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6577,217 +6577,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs de constantes moléculaires - Application aux mesures spectroscopiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric pollutant removal by non-thermal plasmas : basic data needs for understanding and optimization of the process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pasquiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Bourges, France</w:t>
+              <w:t xml:space="preserve">3rd ICAMDATA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Gatlinburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179437v1</w:t>
+                <w:t xml:space="preserve">hal-02179276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pollutant removal by non-thermal plasmas : basic data needs for understanding and optimization of the process.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculs de constantes moléculaires - Application aux mesures spectroscopiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ICAMDATA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Gatlinburg, United States</w:t>
+              <w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179276v1</w:t>
+                <w:t xml:space="preserve">hal-02179437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de concentrations d’espèces transitoires (SiO, OH) dans les plasmas froids atmosphériques.</w:t>
               </w:r>
@@ -6836,653 +6836,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la concentration de SiO par spectroscopie d'absorption UV.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Destruction des oxydes d’azote.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Colloque "Dépollution par plasma non thermique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179441v1</w:t>
+                <w:t xml:space="preserve">hal-02179434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction des oxydes d’azote.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la concentration de SiO par spectroscopie d'absorption UV.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Dépollution par plasma non thermique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">UVX 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179434v1</w:t>
+                <w:t xml:space="preserve">hal-02179441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[SiO(X)] measurements in an atmospheric pulsed dielectric barrier discharge by comparison of synthetic and experimental self-absorbed spectra</w:t>
+                <w:t xml:space="preserve">A pulsed dielectric barrier discharge as light source for resonant absorption spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coursimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Conference on Phenomena in Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Nagoya, Japan. pp.309-310</w:t>
+              <w:t xml:space="preserve">ISPC 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020948v1</w:t>
+                <w:t xml:space="preserve">hal-02179320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of local, self-absorbed and absorbed SiO(A1-X1+) spectra in a non-thermal plasma – comparison with experimental spectra.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of NOx from synthetic engine exhaust by nanosecond pulsed dielectric barrier discharge reactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIème Seminaire Franco-Polonais "Plasmas Thermiques dans l'espace et en Laboratoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">ISPC 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179279v1</w:t>
+                <w:t xml:space="preserve">hal-02179288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pulsed dielectric barrier discharge as light source for resonant absorption spectroscopy.</w:t>
+                <w:t xml:space="preserve">[SiO(X)] measurements in an atmospheric pulsed dielectric barrier discharge by comparison of synthetic and experimental self-absorbed spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coursimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Orléans, France</w:t>
+              <w:t xml:space="preserve">XXV International Conference on Phenomena in Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Nagoya, Japan. pp.309-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179320v1</w:t>
+                <w:t xml:space="preserve">hal-02020948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of NOx from synthetic engine exhaust by nanosecond pulsed dielectric barrier discharge reactor.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of local, self-absorbed and absorbed SiO(A1-X1+) spectra in a non-thermal plasma – comparison with experimental spectra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Orléans, France</w:t>
+              <w:t xml:space="preserve">IIIème Seminaire Franco-Polonais "Plasmas Thermiques dans l'espace et en Laboratoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179288v1</w:t>
+                <w:t xml:space="preserve">hal-02179279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma treatment of synthetic engine exhaust in atmospheric pressure non-equilibrium pulsed discharges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7490,51 +7490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hakone VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Greifswald, Germany</w:t>
@@ -7747,1961 +7747,1965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de paramètres expérimentaux sur la température rotationnelle du radical hydroxyle dans un plasma froid.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a high voltage pulsed barrier discharge reactor dedicated to VOC processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Congrès Plasmas de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Nouan-le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">XXIV ICPIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179468v1</w:t>
+                <w:t xml:space="preserve">hal-02179345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plasmas atmosphériques hors équilibre et le traitement des effluents gazeux.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Application à la dépollution d'un réacteur à décharge à barrière diélectrique : destruction du trichloroéthylène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EurOdeur/AirOdeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">VIème Congrès Plasma de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179464v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of hydroxyl radical concentration in high pulse voltage triggered dielectric barrier discharges.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OH(A) rotational temperature measurements in pulsed DBD: Influence of gas temperature and molecular ratio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOPS 26th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Monterey, United States</w:t>
+              <w:t xml:space="preserve">XXIV ICPIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179354v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH(A) rotational temperature measurements in pulsed DBD: Influence of gas temperature and molecular ratio.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic of hydroxyl radical concentration in high pulse voltage triggered dielectric barrier discharges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ICPIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">ICOPS 26th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179351v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The product selectivity in a high voltage dielectric barrier discharge processing the trichloroethylene.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de paramètres expérimentaux sur la température rotationnelle du radical hydroxyle dans un plasma froid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">VIème Congrès Plasmas de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179342v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a high voltage pulsed barrier discharge reactor dedicated to VOC processing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Gaurand</w:t>
+                <w:t xml:space="preserve">Les plasmas atmosphériques hors équilibre et le traitement des effluents gazeux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cormier Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dalaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ICPIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">EurOdeur/AirOdeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179345v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application à la dépollution d'un réacteur à décharge à barrière diélectrique : destruction du trichloroéthylène.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
+                <w:t xml:space="preserve">The product selectivity in a high voltage dielectric barrier discharge processing the trichloroethylene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Congrès Plasma de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Nouan-le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">14th ISPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179471v1</w:t>
+                <w:t xml:space="preserve">hal-02179342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’action synchronisée d’une source VUV et d’une décharge DBD impulsionnelles déclenchées sur la production d’espèces oxydantes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Destruction de composés organiques volatils par plasmas de décharge à barrière diélectrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Pavé</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Collonges la Rouge, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179491v1</w:t>
+                <w:t xml:space="preserve">hal-02179474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed dielectric barrier discharge processing of trichloroethylene.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de l’action synchronisée d’une source VUV et d’une décharge DBD impulsionnelles déclenchées sur la production d’espèces oxydantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hakone VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Hakone, Ireland</w:t>
+              <w:t xml:space="preserve">UVX 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Collonges la Rouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179359v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[•OH(X)] absolute measurement by resonant absorption spectroscopy in a high pulse voltage triggered dielectric barrier discharge.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed dielectric barrier discharge processing of trichloroethylene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Gaurand</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hakone VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Hakone, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179361v1</w:t>
+                <w:t xml:space="preserve">hal-02179359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la densité de •OH(X) par Absorption d’un Rayonnement UV Extérieur Auto-accordé (AREA).</w:t>
+                <w:t xml:space="preserve">[•OH(X)] absolute measurement by resonant absorption spectroscopy in a high pulse voltage triggered dielectric barrier discharge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Collonges la Rouge, France</w:t>
+              <w:t xml:space="preserve">Hakone VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Hakone, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179480v1</w:t>
+                <w:t xml:space="preserve">hal-02179361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction de composés organiques volatils par plasmas de décharge à barrière diélectrique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Mesure de la densité de •OH(X) par Absorption d’un Rayonnement UV Extérieur Auto-accordé (AREA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Orléans, France</w:t>
+              <w:t xml:space="preserve">UVX 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Collonges la Rouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179474v1</w:t>
+                <w:t xml:space="preserve">hal-02179480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction de polluants gazeux dans un réacteur à décharge à barrière diélectrique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
+                <w:t xml:space="preserve">Etude de la fluorescence du radical hydroxyle produit par une DBD impulsionnelle dans des mélanges argon-vapeur d'eau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vème Congrès Plasmas-SFP</w:t>
+              <w:t xml:space="preserve">Vème Congrès Plasma-SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179494v1</w:t>
+                <w:t xml:space="preserve">hal-02179498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed high voltage trigered dielectric barrier discharges for plasma processing - Applications to ozone production and pollutant destruction.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Gaurand</w:t>
+                <w:t xml:space="preserve">Destruction de polluants gazeux dans un réacteur à décharge à barrière diélectrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ISPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Beijing, China</w:t>
+              <w:t xml:space="preserve">Vème Congrès Plasmas-SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1997, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179367v1</w:t>
+                <w:t xml:space="preserve">hal-02179494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la fluorescence du radical hydroxyle produit par une DBD impulsionnelle dans des mélanges argon-vapeur d'eau.</w:t>
+                <w:t xml:space="preserve">Pulsed high voltage trigered dielectric barrier discharges for plasma processing - Applications to ozone production and pollutant destruction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vème Congrès Plasma-SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1997, Autrans, France</w:t>
+              <w:t xml:space="preserve">13th ISPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179498v1</w:t>
+                <w:t xml:space="preserve">hal-02179367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(0, 0) C2 Swan band spectrum for temperature measurements.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Molecular band spectrum for temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Thermal Plasma Processes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Athens, Greece</w:t>
+              <w:t xml:space="preserve">4ème colloque sur la Dynamique des Ions, des Atomes et des Molécules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179374v1</w:t>
+                <w:t xml:space="preserve">hal-02179502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'ozone par Décharge à Barrière Diélectrique T.H.T. impulsionnelle - Etude paramétrique.</w:t>
               </w:r>
@@ -9726,51 +9730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9802,277 +9806,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la température rotationnelle de •OH par spectroscopie UV dans une D.B.D. T.H.T. impulsionnelle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(0, 0) C2 Swan band spectrum for temperature measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Musiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Mont Sainte Odile, France</w:t>
+              <w:t xml:space="preserve">4th International Thermal Plasma Processes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179509v1</w:t>
+                <w:t xml:space="preserve">hal-02179374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular band spectrum for temperature measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Mesure de la température rotationnelle de •OH par spectroscopie UV dans une D.B.D. T.H.T. impulsionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque sur la Dynamique des Ions, des Atomes et des Molécules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Bourges, France</w:t>
+              <w:t xml:space="preserve">UVX 96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Mont Sainte Odile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179502v1</w:t>
+                <w:t xml:space="preserve">hal-02179509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH production in a very high voltage Dielectric Barrier Discharge.</w:t>
               </w:r>
@@ -10097,51 +10097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10173,234 +10173,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spectroscopique d'un plasma de CH4 + CO2 obtenu par décharge à barrière diélectrique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of gaseous wastes in very high voltage dielectric barrier discharge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 94</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1994, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">47th GEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Gaitherburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179512v1</w:t>
+                <w:t xml:space="preserve">hal-02179381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion du méthane dans les décharges à barrière diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès Plasma-SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10419,230 +10415,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of gaseous wastes in very high voltage dielectric barrier discharge.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation spectroscopique d'un plasma de CH4 + CO2 obtenu par décharge à barrière diélectrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th GEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Gaitherburg, United States</w:t>
+              <w:t xml:space="preserve">UVX 94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179381v1</w:t>
+                <w:t xml:space="preserve">hal-02179512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High voltage fast discharge in pure mercury for optimization of the 254 nm radiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Ganciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Musa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Montréal, Canada</w:t>
@@ -10697,51 +10697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen Stevefelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque sur la dynamique des ions, des atomes et des molécules (DIAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10779,77 +10779,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une décharge rapide dans Hg pur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Ganciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11405,51 +11405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-thermal plasma reactor and automotive vehicle exhaust line with such a reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11600,51 +11600,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FC4FCDF"/>
+    <w:nsid w:val="82FD2894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11831,51 +11831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-motret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5691-4045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069375445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Neacsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rusiecki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061180" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Rogez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Violleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094970" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coursimault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372315" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coursimault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/13/005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E397F7CDFBB408268A69CC17615FE03C3512B41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coursimault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viladrosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030613" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Viladrosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/36/17/307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/301914183A96471DF801027A9E6E09EED80169AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pouvesle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510208901611" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v6.i3.30" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Viladrosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ci.2000.22.5.154c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pouvesle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001757" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Acquaviva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/10/307" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A4A5E258EB73BB00D82836C0FC62F286AC314EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouvesle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/12/311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EC92F12A4BDD54B3B2A096BEB1D4C7FF97DB59D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaurand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevefelt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/4/017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1987DE642F56DAE71B4FD6F6C76659015F2F530A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikravech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Stevefelt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/2/016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2KXF2Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999538" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919519808547290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massereau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021895029886" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/664AA6E81692DC96721DD3482045087F18E7936B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Musiol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Graaf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v1.i4.80" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Musiol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pokrzywka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chapelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/11/019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/363E442EAAF3E7BD1DF3EE20F8F22D6622657DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nikravech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179026v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ganciu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Musa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019823v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chapelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178920v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachoncinlle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1992016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178851v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stevefelt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Collins" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.451084" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.449856" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchoule" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020428v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leflamand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuillier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lascaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Met" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179437v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179279v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179320v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179468v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaurand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179464v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormier Jean-Marie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dalaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179354v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179351v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pav&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179359v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179480v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179367v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179498v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Musiol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Pokrzywka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179506v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179509v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179502v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179512v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179381v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179514v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310833v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1002472" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Calvo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Eymerie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Lendresse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-motret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5691-4045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069375445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Neacsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rusiecki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061180" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Rogez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Violleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094970" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coursimault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372315" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coursimault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/13/005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E397F7CDFBB408268A69CC17615FE03C3512B41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coursimault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viladrosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030613" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Viladrosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/36/17/307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/301914183A96471DF801027A9E6E09EED80169AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Viladrosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pouvesle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510208901611" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v6.i3.30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pouvesle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001757" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ci.2000.22.5.154c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Acquaviva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/10/307" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A4A5E258EB73BB00D82836C0FC62F286AC314EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouvesle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/12/311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EC92F12A4BDD54B3B2A096BEB1D4C7FF97DB59D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaurand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevefelt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/4/017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1987DE642F56DAE71B4FD6F6C76659015F2F530A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikravech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Stevefelt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/2/016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2KXF2Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999538" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919519808547290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Musiol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Graaf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v1.i4.80" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massereau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021895029886" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/664AA6E81692DC96721DD3482045087F18E7936B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Musiol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pokrzywka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chapelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/11/019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/363E442EAAF3E7BD1DF3EE20F8F22D6622657DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nikravech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chapelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ganciu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Musa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178920v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachoncinlle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1992016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178851v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stevefelt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Collins" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.451084" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.449856" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchoule" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439558v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020428v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leflamand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuillier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lascaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Met" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179437v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179320v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179288v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020948v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179345v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179471v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaurand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179351v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormier Jean-Marie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dalaine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pav&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179359v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179480v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179498v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179494v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179367v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Musiol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Pokrzywka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179506v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179374v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179514v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310833v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1002472" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Calvo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Eymerie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Lendresse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>