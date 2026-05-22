--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -2119,352 +2119,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du rayonnement U.V. du radical SiO appliqué à des mesures d'absorption auto-accordée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Coursimault</w:t>
+                <w:t xml:space="preserve">Removal of NOx from synthetic engine exhaust by nanosecond pulsed dielectric barrier discharge reactor. 15th International Symposium on Plasma Chemistry (ISPC-15), 9–13 July 2001, Orléans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Pouvesle</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11 (PR7), pp.Pr7-187-Pr7-188. </w:t>
+              <w:t xml:space="preserve">Chemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7, pp.3073-3078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ci.2000.22.5.154c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179038v1</w:t>
+                <w:t xml:space="preserve">hal-02178728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pulsed dielectric barrier discharge as light source for resonant absorption spectroscopy. 15th International Symposium on Plasma Chemistry (ISPC-15), 9–13 July 2001, Orléans, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude du rayonnement U.V. du radical SiO appliqué à des mesures d'absorption auto-accordée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ci.2000.22.5.154c⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (PR7), pp.Pr7-187-Pr7-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178784v1</w:t>
+                <w:t xml:space="preserve">hal-02179038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of NOx from synthetic engine exhaust by nanosecond pulsed dielectric barrier discharge reactor. 15th International Symposium on Plasma Chemistry (ISPC-15), 9–13 July 2001, Orléans, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pulsed dielectric barrier discharge as light source for resonant absorption spectroscopy. 15th International Symposium on Plasma Chemistry (ISPC-15), 9–13 July 2001, Orléans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coursimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 7, pp.3073-3078. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+              <w:t xml:space="preserve">, 2001, 4, pp.1459-1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/ci.2000.22.5.154c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178728v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of silicon oxide emission spectra observed in a pulsed discharge and a laser-induced plasma</w:t>
               </w:r>
@@ -2715,260 +2715,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[•OH(X)] measurement by resonant absorption spectroscopy in a pulsed dielectric barrier discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Hibert</w:t>
+                <w:t xml:space="preserve">Characterization of afterglow kinetics at atmospheric pressures by emission spectroscopy: II. Reactions of neon ions with Xe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gaurand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Motret</w:t>
+                <w:t xml:space="preserve">A. Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
+                <w:t xml:space="preserve">J Stevefelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 85 (10), pp.7070-7075. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32 (4), pp.471-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.370514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/32/4/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019856v1</w:t>
+                <w:t xml:space="preserve">hal-02178966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of afterglow kinetics at atmospheric pressures by emission spectroscopy: II. Reactions of neon ions with Xe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[•OH(X)] measurement by resonant absorption spectroscopy in a pulsed dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Stevefelt</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/32/4/017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 85 (10), pp.7070-7075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.370514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02178966v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'action synchronisée d'une source VUV et d'une décharge DBD impulsionnelles déclenchées sur la production d'espèces oxydantes</w:t>
               </w:r>
@@ -2993,51 +2993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3373,51 +3373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3462,437 +3462,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEMPERATURE DETERMINATION USING MOLECULAR SPECTRA SIMULATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic characterization of CH4+CO2 plasmas excited by DBD at atmospheric pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Massereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v1.i4.80⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17 (4), pp.393-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021895029886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178947v1</w:t>
+                <w:t xml:space="preserve">hal-02178941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la température rotationnelle de OH par spectroscopie UV dans une D.B.D. T.H.T. impulsionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TEMPERATURE DETERMINATION USING MOLECULAR SPECTRA SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koulidiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Viladrosa</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Musiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/anphys/1997026⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (4), pp.493-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v1.i4.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178878v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of CH4+CO2 plasmas excited by DBD at atmospheric pressure.</w:t>
+                <w:t xml:space="preserve">Mesure de la température rotationnelle de OH par spectroscopie UV dans une D.B.D. T.H.T. impulsionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22, pp.C1-129-C1-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/anphys/1997026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021895029886⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02178941v1</w:t>
+                <w:t xml:space="preserve">hal-02178878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the (0,0) Swan band spectrum for temperature measurements</w:t>
               </w:r>
@@ -4046,51 +4046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,51 +4301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Musa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4534,51 +4534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une décharge rapide dans Hg pur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ganciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,51 +6199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6836,348 +6836,348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction des oxydes d’azote.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la concentration de SiO par spectroscopie d'absorption UV.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Dépollution par plasma non thermique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">UVX 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179434v1</w:t>
+                <w:t xml:space="preserve">hal-02179441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la concentration de SiO par spectroscopie d'absorption UV.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Destruction des oxydes d’azote.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Colloque "Dépollution par plasma non thermique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179441v1</w:t>
+                <w:t xml:space="preserve">hal-02179434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pulsed dielectric barrier discharge as light source for resonant absorption spectroscopy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of local, self-absorbed and absorbed SiO(A1-X1+) spectra in a non-thermal plasma – comparison with experimental spectra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coursimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Motret</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Orléans, France</w:t>
+              <w:t xml:space="preserve">IIIème Seminaire Franco-Polonais "Plasmas Thermiques dans l'espace et en Laboratoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179320v1</w:t>
+                <w:t xml:space="preserve">hal-02179279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of NOx from synthetic engine exhaust by nanosecond pulsed dielectric barrier discharge reactor.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
+                <w:t xml:space="preserve">A pulsed dielectric barrier discharge as light source for resonant absorption spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coursimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7192,297 +7192,297 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179288v1</w:t>
+                <w:t xml:space="preserve">hal-02179320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[SiO(X)] measurements in an atmospheric pulsed dielectric barrier discharge by comparison of synthetic and experimental self-absorbed spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coursimault</w:t>
+                <w:t xml:space="preserve">Removal of NOx from synthetic engine exhaust by nanosecond pulsed dielectric barrier discharge reactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Conference on Phenomena in Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Nagoya, Japan. pp.309-310</w:t>
+              <w:t xml:space="preserve">ISPC 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020948v1</w:t>
+                <w:t xml:space="preserve">hal-02179288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of local, self-absorbed and absorbed SiO(A1-X1+) spectra in a non-thermal plasma – comparison with experimental spectra.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[SiO(X)] measurements in an atmospheric pulsed dielectric barrier discharge by comparison of synthetic and experimental self-absorbed spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coursimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coursimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIème Seminaire Franco-Polonais "Plasmas Thermiques dans l'espace et en Laboratoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">XXV International Conference on Phenomena in Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Nagoya, Japan. pp.309-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179279v1</w:t>
+                <w:t xml:space="preserve">hal-02020948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma treatment of synthetic engine exhaust in atmospheric pressure non-equilibrium pulsed discharges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7753,51 +7753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a high voltage pulsed barrier discharge reactor dedicated to VOC processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7926,51 +7926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIème Congrès Plasma de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7989,273 +7989,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH(A) rotational temperature measurements in pulsed DBD: Influence of gas temperature and molecular ratio.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic of hydroxyl radical concentration in high pulse voltage triggered dielectric barrier discharges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ICPIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">ICOPS 26th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179351v1</w:t>
+                <w:t xml:space="preserve">hal-02179354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of hydroxyl radical concentration in high pulse voltage triggered dielectric barrier discharges.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OH(A) rotational temperature measurements in pulsed DBD: Influence of gas temperature and molecular ratio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOPS 26th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Monterey, United States</w:t>
+              <w:t xml:space="preserve">XXIV ICPIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179354v1</w:t>
+                <w:t xml:space="preserve">hal-02179351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de paramètres expérimentaux sur la température rotationnelle du radical hydroxyle dans un plasma froid.</w:t>
               </w:r>
@@ -8491,51 +8491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The product selectivity in a high voltage dielectric barrier discharge processing the trichloroethylene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8858,51 +8858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed dielectric barrier discharge processing of trichloroethylene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8996,51 +8996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[•OH(X)] absolute measurement by resonant absorption spectroscopy in a high pulse voltage triggered dielectric barrier discharge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9268,51 +9268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Congrès Plasma-SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9458,51 +9458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed high voltage trigered dielectric barrier discharges for plasma processing - Applications to ozone production and pollutant destruction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9566,51 +9566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular band spectrum for temperature measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9685,269 +9685,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'ozone par Décharge à Barrière Diélectrique T.H.T. impulsionnelle - Etude paramétrique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(0, 0) C2 Swan band spectrum for temperature measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Musiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque sur la Dynamique des Ions, des Atomes et des Molécules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Bourges, France</w:t>
+              <w:t xml:space="preserve">4th International Thermal Plasma Processes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179506v1</w:t>
+                <w:t xml:space="preserve">hal-02179374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(0, 0) C2 Swan band spectrum for temperature measurements.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production d'ozone par Décharge à Barrière Diélectrique T.H.T. impulsionnelle - Etude paramétrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Chapelle</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Viladrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Thermal Plasma Processes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Athens, Greece</w:t>
+              <w:t xml:space="preserve">4ème colloque sur la Dynamique des Ions, des Atomes et des Molécules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179374v1</w:t>
+                <w:t xml:space="preserve">hal-02179506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la température rotationnelle de •OH par spectroscopie UV dans une D.B.D. T.H.T. impulsionnelle.</w:t>
               </w:r>
@@ -9972,51 +9972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10097,51 +10097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10339,51 +10339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10473,51 +10473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UVX 94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Nouan le Fuzelier, France</w:t>
@@ -10585,51 +10585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Musa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10697,51 +10697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen Stevefelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque sur la dynamique des ions, des atomes et des molécules (DIAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10779,90 +10779,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une décharge rapide dans Hg pur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Ganciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cachoncinlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UVX 92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1992, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10913,51 +10913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen Stevefelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11090,51 +11090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de réabsorption sur le triplet résonnant de NI, étalonnage absolu d'un spectromètre VUV à 120 nm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11600,51 +11600,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82FD2894"/>
+    <w:nsid w:val="6ACD868A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11831,51 +11831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-motret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5691-4045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069375445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Neacsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rusiecki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061180" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Rogez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Violleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094970" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coursimault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372315" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coursimault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/13/005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E397F7CDFBB408268A69CC17615FE03C3512B41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coursimault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viladrosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030613" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Viladrosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/36/17/307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/301914183A96471DF801027A9E6E09EED80169AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Viladrosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pouvesle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510208901611" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v6.i3.30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pouvesle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001757" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ci.2000.22.5.154c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Acquaviva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/10/307" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A4A5E258EB73BB00D82836C0FC62F286AC314EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouvesle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/12/311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EC92F12A4BDD54B3B2A096BEB1D4C7FF97DB59D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaurand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevefelt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/4/017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1987DE642F56DAE71B4FD6F6C76659015F2F530A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikravech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Stevefelt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/2/016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2KXF2Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999538" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919519808547290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Musiol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Graaf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v1.i4.80" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massereau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021895029886" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/664AA6E81692DC96721DD3482045087F18E7936B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Musiol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pokrzywka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chapelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/11/019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/363E442EAAF3E7BD1DF3EE20F8F22D6622657DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nikravech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chapelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ganciu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Musa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178920v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachoncinlle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1992016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178851v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stevefelt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Collins" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.451084" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.449856" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchoule" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439558v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020428v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leflamand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuillier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lascaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Met" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179437v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179320v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179288v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020948v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179345v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179471v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaurand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179351v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormier Jean-Marie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dalaine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pav&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179359v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179480v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179498v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179494v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179367v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Musiol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Pokrzywka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179506v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179374v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179514v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310833v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1002472" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Calvo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Eymerie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Lendresse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-motret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5691-4045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069375445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Neacsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rusiecki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061180" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Rogez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Violleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094970" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coursimault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372315" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coursimault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/13/005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E397F7CDFBB408268A69CC17615FE03C3512B41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coursimault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viladrosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030613" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Viladrosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/36/17/307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/301914183A96471DF801027A9E6E09EED80169AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Viladrosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pouvesle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510208901611" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v6.i3.30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ci.2000.22.5.154c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pouvesle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001757" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Acquaviva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/10/307" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A4A5E258EB73BB00D82836C0FC62F286AC314EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouvesle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/12/311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EC92F12A4BDD54B3B2A096BEB1D4C7FF97DB59D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stevefelt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/4/017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1987DE642F56DAE71B4FD6F6C76659015F2F530A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaurand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.370514" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikravech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Stevefelt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/2/016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2KXF2Q6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999538" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919519808547290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021895029886" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/664AA6E81692DC96721DD3482045087F18E7936B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Musiol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Graaf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v1.i4.80" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1997026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Musiol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pokrzywka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chapelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/11/019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/363E442EAAF3E7BD1DF3EE20F8F22D6622657DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nikravech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chapelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ganciu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Musa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cachoncinlle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1994033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178920v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachoncinlle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys/1992016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178851v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stevefelt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Collins" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.451084" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.449856" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchoule" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439558v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020428v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leflamand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuillier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lascaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Met" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179437v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179320v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179288v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179345v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179471v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaurand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179354v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179351v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormier Jean-Marie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dalaine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pav&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179359v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179480v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179498v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179494v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179367v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Musiol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Pokrzywka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179514v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310833v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1002472" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Calvo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Eymerie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Lendresse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>