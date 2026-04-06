--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Mouginot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en sciences du langage à l'Université de Franche-Comté </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Mouginot est enseignant-chercheur, maitre de conférences en sciences du langage et didactique du Fle-Fls à l’</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (France), membre titulaire du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires et transculturelles (CRIT, UR 3224)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses travaux de recherche portent actuellement sur : les rapports entre apprentissages langagiers et arts ; les parcours expérientiels avec les œuvres de langage et de culture en classe de Fle-Fls ; les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ateliers du dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’École et dans un vaste entour social ; le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">faire atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en éducation et en formation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers du dire (lectures, écritures, littératures) : enjeux et expériences de la voix en langue(s) étrangère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018USPCA102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02147370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “lectures de bouches” de Patrick Fontana : enjeux d’un atelier de lecture à voix haute en français langue étrangère conçu comme démarche d’un accueil langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Eme, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de l’écriture réflexive en formation des enseignants de FLE-FLS : retours sur une expérience de “journal d’atelier” associée à la découverte de pratiques créatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, « Enseignement des langues et enseignement par les langues : de la recherche à la formation de la maternelle à l’université » (dir. C. Tardieu), 44.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages numériques des élèves allophones : enjeux d’une recherche collaborative entre le Département de FLE de l’Université de Franche-Comté et le CASNAV de Besançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un “atelier du discours” en français langue étrangère : éléments pour une méthodologie du phrasé en contexte de formation des enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, « Entre le théorique et l'expérientiel : la didactique de l'oral en FLE. Questionnements et perspectives » (coord. Galazzi et Kottelat), 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste et Roger-François Gauthier (dir.), dossier « L’oral dans l’éducation », 2021, Sèvres, Revue internationale d’éducation, n° 86. Revue Lectures, Les comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ritman, Nos silences animaux, 2022, Mers-sur-Indre, Éditions Collodion. Revue Poezibao, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David et Corinne Weber (dir.), Le français et les langues. Histoire, linguistique, didactique. Hommage à Jean-Louis Chiss, Limoges, Lambert-Lucas, 2020. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écrire et lire des poèmes amoureux : toujours pour la première fois ». Serge Martin, Rythmes amoureux, 2020, La Fresnaie-Fayel, Otrante. Revue Acta Fabula, volume n°22, numéro 3, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux, La littérature de jeunesse en classe de langue. Pour une pédagogie de la créativité, 2020, Grenoble, UGA Editions. Revue Lectures, comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ateliers d’écriture et didactique du français langue étrangère : enjeux théoriques et pratiques des essais de voix en contexte de formation universitaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°16, « Les ateliers d’écriture à l’Université : une pratique pédagogique entre contrainte et expérience », p. 41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Faire littérature&amp;quot; ou faire langage ? Retours sur un parcours interdisciplinaire et relationnel avec les œuvres littéraires ». Delphine Abrecht, Romain Bionda, Sophie-Valentine Borloz, François Demont, Charlotte Dufour, Samuel Estier, Jacob Lachat, Colin Pahlisch, Émilien Sermier et Mathilde Zbaeren, Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles), Lausanne, Archipel. Revue Acta Fabula, volume n°21, numéro 1, Essais critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'atelier du sujet du poème chez Ritman : inventer &amp;quot;et corps et langage&amp;quot; pour vivre en voix »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue Nu(e) n°72 "Serge Ritman" (coord. Y. Miralles), 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Porter la voix au-delà des impératifs de l'époque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonance générale : Cahiers pour la poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°10, « Des voix, l'impératif », Numéro n°10, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin, L'Impératif de la voix, de Paul Eluard à Jacques Ancet, Paris, Classiques Garnier, 2019. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux ateliers du poème pour &amp;quot;essayer dire&amp;quot; en français langue étrangère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.5254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser les ateliers du dire avec John Dewey ». Actes du colloque « Vivre une expérience. L’œuvre de J. Dewey pour penser/enseigner les langues et la littérature » (DILTEC & THALIM, Université Sorbonne nouvelle Paris 3, décembre 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bréant, Écrire en atelier, Pour une clinique poétique de la reconnaissance, Paris, L’Harmattan, 2014. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La &amp;quot;littérature-monde (en français)&amp;quot; : usages et enjeux d’un concept pluriel en didactique du FLE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF « Les utopies francophones en tous genres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire atelier (société, éducation, formation). Entre représentations et pratiques professionnelles : de l'atelier-dispositif à l'atelier-relation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « PAAS : Pratiques artistiques et approches sensibles en didactique des langues-cultures - Contextes &amp; appropriations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE; CLLE (CNRS, Université Toulouse Jean Jaurès); CRIT (Université Marie et Louis Pasteur); LLA-Créatis (UT2J); SFR-AEF (INSPÉ Toulouse Occitanie Pyrénées),, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« TU pars, NOUS vacille : trois voix pour écouter-dire une œuvre-relation (hommage à Serge Martin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cosnier-Laffage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La relation en didactique des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC (EA 2288), Université Sorbonne nouvelle Paris 3, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un atelier au carré (banquet réflexif) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Didactiques des langues et arts : pourquoi-comment faire atelier ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, Université de Franche-Comté, Oct 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médiations numériques et étayages assistés en didactique du Français de Scolarisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Rahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Médier en situation interculturelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l'Académie de Besançon &amp; CASNAV, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier… une autre manière de voir ? de regarder ? ou de comprendre les parcours urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spomenka Alvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours interculturels et migratoires complexes. Trajectoires, stratégies et réponses institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Congrès International de l’ARIC; IIe congrès international de l’ÉDIQ; Université de Laval, 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages d'outils d'aide à la traduction en FLS : présentation d'une recherche en cours dans une UPE2A en Franche-Comté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Rahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe Colloque International de l'ADCUEFE - Campus FLE, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de l’écriture réflexive en formation des enseignants de FLE : retours sur une expérience de &amp;quot;journal d’atelier&amp;quot; associée à la découverte de pratiques créatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Enseignement des langues et enseignement par les langues : de la recherche à la formation de la maternelle à l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe ALDIFOR, GIS RREEFOR, INSPE de Paris, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un “atelier du discours” en français langue étrangère : esquisse d’une méthodologie du phrasé en contexte de formation des enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin &amp; Do.Ri.F.-Università, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tenir un carnet de thèse numérique : quels enjeux d’écriture pour la formation à/par la recherche ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Écritures de recherche et dispositifs créatifs : vers de nouvelles modalités d’accompagnement des (apprentis-)chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, UBFC, Mar 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un &amp;quot;atelier de la voix&amp;quot; en français langue étrangère : enjeux d’un parcours relationnel avec des œuvres de langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Littératures et FLE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de didactique du FLE &amp; Service Universitaire de FLE (SUFLE), Université Aix-Marseille, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte rendu d’un atelier du discours en contexte de formation des enseignants de FLE : de la recherche de catégories d’expériences du dire à l’expérimentation du continu langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Phrase, phrasé, rythme en enseignement et en recherche : penser/expérimenter le continu du discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, UBFC, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour des ateliers du poème en (français) langue étrangère : enjeux théoriques, d’apprentissage et de formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique « Poésie et arts dans l’enseignement-apprentissage des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRISMES, Sorbonne nouvelle, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des étudiants en sciences du langage et leur enseignant à l’épreuve du continu discursif : déplacer la phrase, tenir au phrasé ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral « Phrase, phrasé ? Penser le continu discursif en littérature et dans les arts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM, Sorbonne nouvelle (Paris) &amp; CRIT, UBFC (Besançon), Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “lectures de bouches” de Patrick Fontana : enjeux d’un atelier de lecture à voix haute en français langue étrangère conçu comme démarche d’un accueil langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Transmettre les langues : pourquoi et comment ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Corsica &amp; INSPE (Académie de Corse), Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ateliers du dire en didactique des langues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cosnier-Laffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Pratiques et théories de la réénonciation en didactique des langues et des cultures (dictions, traductions, lectures et écritures) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sorbonne nouvelle, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essais de voix en langue étrangère : s'élancer vers de plus longues phrases de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Littérature(s) : passages de paroles, paroles de passages. Expériences et perspectives en didactique des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sorbonne nouvelle, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de recherche numérique « Faire atelier » (depuis 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://fa.hypotheses.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de thèse numérique « Ateliers du dire en français langue étrangère » (2014-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://atelit.hypotheses.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Mouginot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en sciences du langage à l'Université de Franche-Comté </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Mouginot est enseignant-chercheur, maitre de conférences en sciences du langage et didactique du Fle-Fls à l’</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (France), membre titulaire du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires et transculturelles (CRIT, UR 3224)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses travaux de recherche portent actuellement sur : les rapports entre apprentissages langagiers et arts ; les parcours expérientiels avec les œuvres de langage et de culture en classe de Fle-Fls ; les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ateliers du dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’École et dans un vaste entour social ; le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">faire atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en éducation et en formation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers du dire (lectures, écritures, littératures) : enjeux et expériences de la voix en langue(s) étrangère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018USPCA102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02147370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “lectures de bouches” de Patrick Fontana : enjeux d’un atelier de lecture à voix haute en français langue étrangère conçu comme démarche d’un accueil langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Eme, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de l’écriture réflexive en formation des enseignants de FLE-FLS : retours sur une expérience de “journal d’atelier” associée à la découverte de pratiques créatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, « Enseignement des langues et enseignement par les langues : de la recherche à la formation de la maternelle à l’université » (dir. C. Tardieu), 44.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages numériques des élèves allophones : enjeux d’une recherche collaborative entre le Département de FLE de l’Université de Franche-Comté et le CASNAV de Besançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un “atelier du discours” en français langue étrangère : éléments pour une méthodologie du phrasé en contexte de formation des enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, « Entre le théorique et l'expérientiel : la didactique de l'oral en FLE. Questionnements et perspectives » (coord. Galazzi et Kottelat), 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste et Roger-François Gauthier (dir.), dossier « L’oral dans l’éducation », 2021, Sèvres, Revue internationale d’éducation, n° 86. Revue Lectures, Les comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ritman, Nos silences animaux, 2022, Mers-sur-Indre, Éditions Collodion. Revue Poezibao, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David et Corinne Weber (dir.), Le français et les langues. Histoire, linguistique, didactique. Hommage à Jean-Louis Chiss, Limoges, Lambert-Lucas, 2020. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écrire et lire des poèmes amoureux : toujours pour la première fois ». Serge Martin, Rythmes amoureux, 2020, La Fresnaie-Fayel, Otrante. Revue Acta Fabula, volume n°22, numéro 3, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux, La littérature de jeunesse en classe de langue. Pour une pédagogie de la créativité, 2020, Grenoble, UGA Editions. Revue Lectures, comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ateliers d’écriture et didactique du français langue étrangère : enjeux théoriques et pratiques des essais de voix en contexte de formation universitaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°16, « Les ateliers d’écriture à l’Université : une pratique pédagogique entre contrainte et expérience », p. 41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Faire littérature&amp;quot; ou faire langage ? Retours sur un parcours interdisciplinaire et relationnel avec les œuvres littéraires ». Delphine Abrecht, Romain Bionda, Sophie-Valentine Borloz, François Demont, Charlotte Dufour, Samuel Estier, Jacob Lachat, Colin Pahlisch, Émilien Sermier et Mathilde Zbaeren, Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles), Lausanne, Archipel. Revue Acta Fabula, volume n°21, numéro 1, Essais critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'atelier du sujet du poème chez Ritman : inventer &amp;quot;et corps et langage&amp;quot; pour vivre en voix »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue Nu(e) n°72 "Serge Ritman" (coord. Y. Miralles), 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Porter la voix au-delà des impératifs de l'époque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonance générale : Cahiers pour la poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°10, « Des voix, l'impératif », Numéro n°10, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin, L'Impératif de la voix, de Paul Eluard à Jacques Ancet, Paris, Classiques Garnier, 2019. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux ateliers du poème pour &amp;quot;essayer dire&amp;quot; en français langue étrangère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.5254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser les ateliers du dire avec John Dewey ». Actes du colloque « Vivre une expérience. L’œuvre de J. Dewey pour penser/enseigner les langues et la littérature » (DILTEC & THALIM, Université Sorbonne nouvelle Paris 3, décembre 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bréant, Écrire en atelier, Pour une clinique poétique de la reconnaissance, Paris, L’Harmattan, 2014. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire atelier (société, éducation, formation). Entre représentations et pratiques professionnelles : de l'atelier-dispositif à l'atelier-relation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « PAAS : Pratiques artistiques et approches sensibles en didactique des langues-cultures - Contextes &amp; appropriations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE; CLLE (CNRS, Université Toulouse Jean Jaurès); CRIT (Université Marie et Louis Pasteur); LLA-Créatis (UT2J); SFR-AEF (INSPÉ Toulouse Occitanie Pyrénées),, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La &amp;quot;littérature-monde (en français)&amp;quot; : usages et enjeux d’un concept pluriel en didactique du FLE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF « Les utopies francophones en tous genres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« TU pars, NOUS vacille : trois voix pour écouter-dire une œuvre-relation (hommage à Serge Martin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cosnier-Laffage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La relation en didactique des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC (EA 2288), Université Sorbonne nouvelle Paris 3, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un atelier au carré (banquet réflexif) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Didactiques des langues et arts : pourquoi-comment faire atelier ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, Université de Franche-Comté, Oct 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médiations numériques et étayages assistés en didactique du Français de Scolarisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Rahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Médier en situation interculturelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l'Académie de Besançon &amp; CASNAV, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier… une autre manière de voir ? de regarder ? ou de comprendre les parcours urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spomenka Alvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours interculturels et migratoires complexes. Trajectoires, stratégies et réponses institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Congrès International de l’ARIC; IIe congrès international de l’ÉDIQ; Université de Laval, 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de l’écriture réflexive en formation des enseignants de FLE : retours sur une expérience de &amp;quot;journal d’atelier&amp;quot; associée à la découverte de pratiques créatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Enseignement des langues et enseignement par les langues : de la recherche à la formation de la maternelle à l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe ALDIFOR, GIS RREEFOR, INSPE de Paris, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages d'outils d'aide à la traduction en FLS : présentation d'une recherche en cours dans une UPE2A en Franche-Comté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Rahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe Colloque International de l'ADCUEFE - Campus FLE, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un “atelier du discours” en français langue étrangère : esquisse d’une méthodologie du phrasé en contexte de formation des enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin &amp; Do.Ri.F.-Università, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tenir un carnet de thèse numérique : quels enjeux d’écriture pour la formation à/par la recherche ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Écritures de recherche et dispositifs créatifs : vers de nouvelles modalités d’accompagnement des (apprentis-)chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, UBFC, Mar 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte rendu d’un atelier du discours en contexte de formation des enseignants de FLE : de la recherche de catégories d’expériences du dire à l’expérimentation du continu langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Phrase, phrasé, rythme en enseignement et en recherche : penser/expérimenter le continu du discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, UBFC, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un &amp;quot;atelier de la voix&amp;quot; en français langue étrangère : enjeux d’un parcours relationnel avec des œuvres de langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Littératures et FLE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de didactique du FLE &amp; Service Universitaire de FLE (SUFLE), Université Aix-Marseille, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des étudiants en sciences du langage et leur enseignant à l’épreuve du continu discursif : déplacer la phrase, tenir au phrasé ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral « Phrase, phrasé ? Penser le continu discursif en littérature et dans les arts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM, Sorbonne nouvelle (Paris) &amp; CRIT, UBFC (Besançon), Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour des ateliers du poème en (français) langue étrangère : enjeux théoriques, d’apprentissage et de formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique « Poésie et arts dans l’enseignement-apprentissage des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRISMES, Sorbonne nouvelle, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “lectures de bouches” de Patrick Fontana : enjeux d’un atelier de lecture à voix haute en français langue étrangère conçu comme démarche d’un accueil langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Transmettre les langues : pourquoi et comment ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Corsica &amp; INSPE (Académie de Corse), Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ateliers du dire en didactique des langues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cosnier-Laffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Pratiques et théories de la réénonciation en didactique des langues et des cultures (dictions, traductions, lectures et écritures) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sorbonne nouvelle, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essais de voix en langue étrangère : s'élancer vers de plus longues phrases de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Littérature(s) : passages de paroles, paroles de passages. Expériences et perspectives en didactique des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sorbonne nouvelle, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de recherche numérique « Faire atelier » (depuis 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://fa.hypotheses.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de thèse numérique « Ateliers du dire en français langue étrangère » (2014-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://atelit.hypotheses.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147370v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA102" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rigolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13485" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5254" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cosnier-Laffage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guennoc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Rahabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147370v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA102" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rigolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13485" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5254" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cosnier-Laffage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guennoc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Rahabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>