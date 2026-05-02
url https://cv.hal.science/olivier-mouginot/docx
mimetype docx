--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Mouginot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en sciences du langage à l'Université de Franche-Comté </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Mouginot est enseignant-chercheur, maitre de conférences en sciences du langage et didactique du Fle-Fls à l’</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (France), membre titulaire du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires et transculturelles (CRIT, UR 3224)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses travaux de recherche portent actuellement sur : les rapports entre apprentissages langagiers et arts ; les parcours expérientiels avec les œuvres de langage et de culture en classe de Fle-Fls ; les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ateliers du dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’École et dans un vaste entour social ; le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">faire atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en éducation et en formation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers du dire (lectures, écritures, littératures) : enjeux et expériences de la voix en langue(s) étrangère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018USPCA102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02147370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “lectures de bouches” de Patrick Fontana : enjeux d’un atelier de lecture à voix haute en français langue étrangère conçu comme démarche d’un accueil langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Eme, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de l’écriture réflexive en formation des enseignants de FLE-FLS : retours sur une expérience de “journal d’atelier” associée à la découverte de pratiques créatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, « Enseignement des langues et enseignement par les langues : de la recherche à la formation de la maternelle à l’université » (dir. C. Tardieu), 44.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages numériques des élèves allophones : enjeux d’une recherche collaborative entre le Département de FLE de l’Université de Franche-Comté et le CASNAV de Besançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un “atelier du discours” en français langue étrangère : éléments pour une méthodologie du phrasé en contexte de formation des enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, « Entre le théorique et l'expérientiel : la didactique de l'oral en FLE. Questionnements et perspectives » (coord. Galazzi et Kottelat), 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste et Roger-François Gauthier (dir.), dossier « L’oral dans l’éducation », 2021, Sèvres, Revue internationale d’éducation, n° 86. Revue Lectures, Les comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ritman, Nos silences animaux, 2022, Mers-sur-Indre, Éditions Collodion. Revue Poezibao, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David et Corinne Weber (dir.), Le français et les langues. Histoire, linguistique, didactique. Hommage à Jean-Louis Chiss, Limoges, Lambert-Lucas, 2020. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écrire et lire des poèmes amoureux : toujours pour la première fois ». Serge Martin, Rythmes amoureux, 2020, La Fresnaie-Fayel, Otrante. Revue Acta Fabula, volume n°22, numéro 3, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux, La littérature de jeunesse en classe de langue. Pour une pédagogie de la créativité, 2020, Grenoble, UGA Editions. Revue Lectures, comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ateliers d’écriture et didactique du français langue étrangère : enjeux théoriques et pratiques des essais de voix en contexte de formation universitaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°16, « Les ateliers d’écriture à l’Université : une pratique pédagogique entre contrainte et expérience », p. 41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Faire littérature&amp;quot; ou faire langage ? Retours sur un parcours interdisciplinaire et relationnel avec les œuvres littéraires ». Delphine Abrecht, Romain Bionda, Sophie-Valentine Borloz, François Demont, Charlotte Dufour, Samuel Estier, Jacob Lachat, Colin Pahlisch, Émilien Sermier et Mathilde Zbaeren, Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles), Lausanne, Archipel. Revue Acta Fabula, volume n°21, numéro 1, Essais critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'atelier du sujet du poème chez Ritman : inventer &amp;quot;et corps et langage&amp;quot; pour vivre en voix »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue Nu(e) n°72 "Serge Ritman" (coord. Y. Miralles), 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Porter la voix au-delà des impératifs de l'époque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonance générale : Cahiers pour la poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°10, « Des voix, l'impératif », Numéro n°10, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin, L'Impératif de la voix, de Paul Eluard à Jacques Ancet, Paris, Classiques Garnier, 2019. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux ateliers du poème pour &amp;quot;essayer dire&amp;quot; en français langue étrangère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.5254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser les ateliers du dire avec John Dewey ». Actes du colloque « Vivre une expérience. L’œuvre de J. Dewey pour penser/enseigner les langues et la littérature » (DILTEC & THALIM, Université Sorbonne nouvelle Paris 3, décembre 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bréant, Écrire en atelier, Pour une clinique poétique de la reconnaissance, Paris, L’Harmattan, 2014. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire atelier (société, éducation, formation). Entre représentations et pratiques professionnelles : de l'atelier-dispositif à l'atelier-relation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « PAAS : Pratiques artistiques et approches sensibles en didactique des langues-cultures - Contextes &amp; appropriations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE; CLLE (CNRS, Université Toulouse Jean Jaurès); CRIT (Université Marie et Louis Pasteur); LLA-Créatis (UT2J); SFR-AEF (INSPÉ Toulouse Occitanie Pyrénées),, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La &amp;quot;littérature-monde (en français)&amp;quot; : usages et enjeux d’un concept pluriel en didactique du FLE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF « Les utopies francophones en tous genres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« TU pars, NOUS vacille : trois voix pour écouter-dire une œuvre-relation (hommage à Serge Martin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cosnier-Laffage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La relation en didactique des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC (EA 2288), Université Sorbonne nouvelle Paris 3, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un atelier au carré (banquet réflexif) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Didactiques des langues et arts : pourquoi-comment faire atelier ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, Université de Franche-Comté, Oct 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médiations numériques et étayages assistés en didactique du Français de Scolarisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Rahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Médier en situation interculturelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l'Académie de Besançon &amp; CASNAV, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier… une autre manière de voir ? de regarder ? ou de comprendre les parcours urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spomenka Alvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours interculturels et migratoires complexes. Trajectoires, stratégies et réponses institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Congrès International de l’ARIC; IIe congrès international de l’ÉDIQ; Université de Laval, 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de l’écriture réflexive en formation des enseignants de FLE : retours sur une expérience de &amp;quot;journal d’atelier&amp;quot; associée à la découverte de pratiques créatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Enseignement des langues et enseignement par les langues : de la recherche à la formation de la maternelle à l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe ALDIFOR, GIS RREEFOR, INSPE de Paris, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages d'outils d'aide à la traduction en FLS : présentation d'une recherche en cours dans une UPE2A en Franche-Comté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Rahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe Colloque International de l'ADCUEFE - Campus FLE, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un “atelier du discours” en français langue étrangère : esquisse d’une méthodologie du phrasé en contexte de formation des enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin &amp; Do.Ri.F.-Università, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tenir un carnet de thèse numérique : quels enjeux d’écriture pour la formation à/par la recherche ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Écritures de recherche et dispositifs créatifs : vers de nouvelles modalités d’accompagnement des (apprentis-)chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, UBFC, Mar 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte rendu d’un atelier du discours en contexte de formation des enseignants de FLE : de la recherche de catégories d’expériences du dire à l’expérimentation du continu langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Phrase, phrasé, rythme en enseignement et en recherche : penser/expérimenter le continu du discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, UBFC, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un &amp;quot;atelier de la voix&amp;quot; en français langue étrangère : enjeux d’un parcours relationnel avec des œuvres de langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Littératures et FLE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de didactique du FLE &amp; Service Universitaire de FLE (SUFLE), Université Aix-Marseille, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des étudiants en sciences du langage et leur enseignant à l’épreuve du continu discursif : déplacer la phrase, tenir au phrasé ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral « Phrase, phrasé ? Penser le continu discursif en littérature et dans les arts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM, Sorbonne nouvelle (Paris) &amp; CRIT, UBFC (Besançon), Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour des ateliers du poème en (français) langue étrangère : enjeux théoriques, d’apprentissage et de formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique « Poésie et arts dans l’enseignement-apprentissage des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRISMES, Sorbonne nouvelle, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “lectures de bouches” de Patrick Fontana : enjeux d’un atelier de lecture à voix haute en français langue étrangère conçu comme démarche d’un accueil langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Transmettre les langues : pourquoi et comment ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Corsica &amp; INSPE (Académie de Corse), Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ateliers du dire en didactique des langues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cosnier-Laffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Pratiques et théories de la réénonciation en didactique des langues et des cultures (dictions, traductions, lectures et écritures) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sorbonne nouvelle, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essais de voix en langue étrangère : s'élancer vers de plus longues phrases de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Littérature(s) : passages de paroles, paroles de passages. Expériences et perspectives en didactique des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sorbonne nouvelle, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de recherche numérique « Faire atelier » (depuis 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://fa.hypotheses.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de thèse numérique « Ateliers du dire en français langue étrangère » (2014-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://atelit.hypotheses.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Mouginot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en sciences du langage à l'Université de Franche-Comté </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Mouginot est enseignant-chercheur, maitre de conférences en sciences du langage et didactique du Fle-Fls à l’</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (France), membre titulaire du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires et transculturelles (CRIT, UR 3224)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses travaux de recherche portent actuellement sur : les rapports entre apprentissages langagiers et arts ; les parcours expérientiels avec les œuvres de langage et de culture en classe de Fle-Fls ; les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ateliers du dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’École et dans un vaste entour social ; le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">faire atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en éducation et en formation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers du dire (lectures, écritures, littératures) : enjeux et expériences de la voix en langue(s) étrangère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018USPCA102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02147370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “lectures de bouches” de Patrick Fontana : enjeux d’un atelier de lecture à voix haute en français langue étrangère conçu comme démarche d’un accueil langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Eme, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de l’écriture réflexive en formation des enseignants de FLE-FLS : retours sur une expérience de “journal d’atelier” associée à la découverte de pratiques créatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, « Enseignement des langues et enseignement par les langues : de la recherche à la formation de la maternelle à l’université » (dir. C. Tardieu), 44.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages numériques des élèves allophones : enjeux d’une recherche collaborative entre le Département de FLE de l’Université de Franche-Comté et le CASNAV de Besançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un “atelier du discours” en français langue étrangère : éléments pour une méthodologie du phrasé en contexte de formation des enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, « Entre le théorique et l'expérientiel : la didactique de l'oral en FLE. Questionnements et perspectives » (coord. Galazzi et Kottelat), 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste et Roger-François Gauthier (dir.), dossier « L’oral dans l’éducation », 2021, Sèvres, Revue internationale d’éducation, n° 86. Revue Lectures, Les comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ritman, Nos silences animaux, 2022, Mers-sur-Indre, Éditions Collodion. Revue Poezibao, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écrire et lire des poèmes amoureux : toujours pour la première fois ». Serge Martin, Rythmes amoureux, 2020, La Fresnaie-Fayel, Otrante. Revue Acta Fabula, volume n°22, numéro 3, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David et Corinne Weber (dir.), Le français et les langues. Histoire, linguistique, didactique. Hommage à Jean-Louis Chiss, Limoges, Lambert-Lucas, 2020. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux, La littérature de jeunesse en classe de langue. Pour une pédagogie de la créativité, 2020, Grenoble, UGA Editions. Revue Lectures, comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ateliers d’écriture et didactique du français langue étrangère : enjeux théoriques et pratiques des essais de voix en contexte de formation universitaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°16, « Les ateliers d’écriture à l’Université : une pratique pédagogique entre contrainte et expérience », p. 41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Faire littérature&amp;quot; ou faire langage ? Retours sur un parcours interdisciplinaire et relationnel avec les œuvres littéraires ». Delphine Abrecht, Romain Bionda, Sophie-Valentine Borloz, François Demont, Charlotte Dufour, Samuel Estier, Jacob Lachat, Colin Pahlisch, Émilien Sermier et Mathilde Zbaeren, Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles), Lausanne, Archipel. Revue Acta Fabula, volume n°21, numéro 1, Essais critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'atelier du sujet du poème chez Ritman : inventer &amp;quot;et corps et langage&amp;quot; pour vivre en voix »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue Nu(e) n°72 "Serge Ritman" (coord. Y. Miralles), 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin, L'Impératif de la voix, de Paul Eluard à Jacques Ancet, Paris, Classiques Garnier, 2019. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Porter la voix au-delà des impératifs de l'époque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonance générale : Cahiers pour la poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°10, « Des voix, l'impératif », Numéro n°10, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux ateliers du poème pour &amp;quot;essayer dire&amp;quot; en français langue étrangère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.5254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser les ateliers du dire avec John Dewey ». Actes du colloque « Vivre une expérience. L’œuvre de J. Dewey pour penser/enseigner les langues et la littérature » (DILTEC & THALIM, Université Sorbonne nouvelle Paris 3, décembre 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bréant, Écrire en atelier, Pour une clinique poétique de la reconnaissance, Paris, L’Harmattan, 2014. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire atelier (société, éducation, formation). Entre représentations et pratiques professionnelles : de l'atelier-dispositif à l'atelier-relation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « PAAS : Pratiques artistiques et approches sensibles en didactique des langues-cultures - Contextes &amp; appropriations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE; CLLE (CNRS, Université Toulouse Jean Jaurès); CRIT (Université Marie et Louis Pasteur); LLA-Créatis (UT2J); SFR-AEF (INSPÉ Toulouse Occitanie Pyrénées),, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La &amp;quot;littérature-monde (en français)&amp;quot; : usages et enjeux d’un concept pluriel en didactique du FLE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF « Les utopies francophones en tous genres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un atelier au carré (banquet réflexif) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Didactiques des langues et arts : pourquoi-comment faire atelier ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, Université de Franche-Comté, Oct 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« TU pars, NOUS vacille : trois voix pour écouter-dire une œuvre-relation (hommage à Serge Martin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cosnier-Laffage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La relation en didactique des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC (EA 2288), Université Sorbonne nouvelle Paris 3, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de l’écriture réflexive en formation des enseignants de FLE : retours sur une expérience de &amp;quot;journal d’atelier&amp;quot; associée à la découverte de pratiques créatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Enseignement des langues et enseignement par les langues : de la recherche à la formation de la maternelle à l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe ALDIFOR, GIS RREEFOR, INSPE de Paris, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages d'outils d'aide à la traduction en FLS : présentation d'une recherche en cours dans une UPE2A en Franche-Comté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Rahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe Colloque International de l'ADCUEFE - Campus FLE, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médiations numériques et étayages assistés en didactique du Français de Scolarisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Rahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Médier en situation interculturelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l'Académie de Besançon &amp; CASNAV, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier… une autre manière de voir ? de regarder ? ou de comprendre les parcours urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spomenka Alvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours interculturels et migratoires complexes. Trajectoires, stratégies et réponses institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Congrès International de l’ARIC; IIe congrès international de l’ÉDIQ; Université de Laval, 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tenir un carnet de thèse numérique : quels enjeux d’écriture pour la formation à/par la recherche ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Écritures de recherche et dispositifs créatifs : vers de nouvelles modalités d’accompagnement des (apprentis-)chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, UBFC, Mar 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un “atelier du discours” en français langue étrangère : esquisse d’une méthodologie du phrasé en contexte de formation des enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin &amp; Do.Ri.F.-Università, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte rendu d’un atelier du discours en contexte de formation des enseignants de FLE : de la recherche de catégories d’expériences du dire à l’expérimentation du continu langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Phrase, phrasé, rythme en enseignement et en recherche : penser/expérimenter le continu du discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, UBFC, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un &amp;quot;atelier de la voix&amp;quot; en français langue étrangère : enjeux d’un parcours relationnel avec des œuvres de langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Littératures et FLE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de didactique du FLE &amp; Service Universitaire de FLE (SUFLE), Université Aix-Marseille, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour des ateliers du poème en (français) langue étrangère : enjeux théoriques, d’apprentissage et de formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique « Poésie et arts dans l’enseignement-apprentissage des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRISMES, Sorbonne nouvelle, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des étudiants en sciences du langage et leur enseignant à l’épreuve du continu discursif : déplacer la phrase, tenir au phrasé ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral « Phrase, phrasé ? Penser le continu discursif en littérature et dans les arts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM, Sorbonne nouvelle (Paris) &amp; CRIT, UBFC (Besançon), Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “lectures de bouches” de Patrick Fontana : enjeux d’un atelier de lecture à voix haute en français langue étrangère conçu comme démarche d’un accueil langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Transmettre les langues : pourquoi et comment ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Corsica &amp; INSPE (Académie de Corse), Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ateliers du dire en didactique des langues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cosnier-Laffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Pratiques et théories de la réénonciation en didactique des langues et des cultures (dictions, traductions, lectures et écritures) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sorbonne nouvelle, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essais de voix en langue étrangère : s'élancer vers de plus longues phrases de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Littérature(s) : passages de paroles, paroles de passages. Expériences et perspectives en didactique des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sorbonne nouvelle, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de recherche numérique « Faire atelier » (depuis 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://fa.hypotheses.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de thèse numérique « Ateliers du dire en français langue étrangère » (2014-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://atelit.hypotheses.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147370v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA102" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rigolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13485" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5254" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cosnier-Laffage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guennoc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Rahabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147370v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA102" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rigolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13485" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5254" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cosnier-Laffage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guennoc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Rahabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>