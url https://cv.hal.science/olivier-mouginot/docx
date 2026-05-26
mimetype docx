--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Mouginot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en sciences du langage à l'Université de Franche-Comté </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Mouginot est enseignant-chercheur, maitre de conférences en sciences du langage et didactique du Fle-Fls à l’</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (France), membre titulaire du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires et transculturelles (CRIT, UR 3224)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses travaux de recherche portent actuellement sur : les rapports entre apprentissages langagiers et arts ; les parcours expérientiels avec les œuvres de langage et de culture en classe de Fle-Fls ; les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ateliers du dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’École et dans un vaste entour social ; le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">faire atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en éducation et en formation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers du dire (lectures, écritures, littératures) : enjeux et expériences de la voix en langue(s) étrangère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018USPCA102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02147370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “lectures de bouches” de Patrick Fontana : enjeux d’un atelier de lecture à voix haute en français langue étrangère conçu comme démarche d’un accueil langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Eme, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de l’écriture réflexive en formation des enseignants de FLE-FLS : retours sur une expérience de “journal d’atelier” associée à la découverte de pratiques créatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, « Enseignement des langues et enseignement par les langues : de la recherche à la formation de la maternelle à l’université » (dir. C. Tardieu), 44.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages numériques des élèves allophones : enjeux d’une recherche collaborative entre le Département de FLE de l’Université de Franche-Comté et le CASNAV de Besançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un “atelier du discours” en français langue étrangère : éléments pour une méthodologie du phrasé en contexte de formation des enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, « Entre le théorique et l'expérientiel : la didactique de l'oral en FLE. Questionnements et perspectives » (coord. Galazzi et Kottelat), 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste et Roger-François Gauthier (dir.), dossier « L’oral dans l’éducation », 2021, Sèvres, Revue internationale d’éducation, n° 86. Revue Lectures, Les comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ritman, Nos silences animaux, 2022, Mers-sur-Indre, Éditions Collodion. Revue Poezibao, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écrire et lire des poèmes amoureux : toujours pour la première fois ». Serge Martin, Rythmes amoureux, 2020, La Fresnaie-Fayel, Otrante. Revue Acta Fabula, volume n°22, numéro 3, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David et Corinne Weber (dir.), Le français et les langues. Histoire, linguistique, didactique. Hommage à Jean-Louis Chiss, Limoges, Lambert-Lucas, 2020. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux, La littérature de jeunesse en classe de langue. Pour une pédagogie de la créativité, 2020, Grenoble, UGA Editions. Revue Lectures, comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ateliers d’écriture et didactique du français langue étrangère : enjeux théoriques et pratiques des essais de voix en contexte de formation universitaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°16, « Les ateliers d’écriture à l’Université : une pratique pédagogique entre contrainte et expérience », p. 41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Faire littérature&amp;quot; ou faire langage ? Retours sur un parcours interdisciplinaire et relationnel avec les œuvres littéraires ». Delphine Abrecht, Romain Bionda, Sophie-Valentine Borloz, François Demont, Charlotte Dufour, Samuel Estier, Jacob Lachat, Colin Pahlisch, Émilien Sermier et Mathilde Zbaeren, Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles), Lausanne, Archipel. Revue Acta Fabula, volume n°21, numéro 1, Essais critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'atelier du sujet du poème chez Ritman : inventer &amp;quot;et corps et langage&amp;quot; pour vivre en voix »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue Nu(e) n°72 "Serge Ritman" (coord. Y. Miralles), 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin, L'Impératif de la voix, de Paul Eluard à Jacques Ancet, Paris, Classiques Garnier, 2019. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Porter la voix au-delà des impératifs de l'époque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonance générale : Cahiers pour la poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°10, « Des voix, l'impératif », Numéro n°10, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux ateliers du poème pour &amp;quot;essayer dire&amp;quot; en français langue étrangère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.5254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser les ateliers du dire avec John Dewey ». Actes du colloque « Vivre une expérience. L’œuvre de J. Dewey pour penser/enseigner les langues et la littérature » (DILTEC & THALIM, Université Sorbonne nouvelle Paris 3, décembre 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bréant, Écrire en atelier, Pour une clinique poétique de la reconnaissance, Paris, L’Harmattan, 2014. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire atelier (société, éducation, formation). Entre représentations et pratiques professionnelles : de l'atelier-dispositif à l'atelier-relation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « PAAS : Pratiques artistiques et approches sensibles en didactique des langues-cultures - Contextes &amp; appropriations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE; CLLE (CNRS, Université Toulouse Jean Jaurès); CRIT (Université Marie et Louis Pasteur); LLA-Créatis (UT2J); SFR-AEF (INSPÉ Toulouse Occitanie Pyrénées),, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La &amp;quot;littérature-monde (en français)&amp;quot; : usages et enjeux d’un concept pluriel en didactique du FLE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF « Les utopies francophones en tous genres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un atelier au carré (banquet réflexif) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Didactiques des langues et arts : pourquoi-comment faire atelier ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, Université de Franche-Comté, Oct 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« TU pars, NOUS vacille : trois voix pour écouter-dire une œuvre-relation (hommage à Serge Martin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cosnier-Laffage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La relation en didactique des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC (EA 2288), Université Sorbonne nouvelle Paris 3, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de l’écriture réflexive en formation des enseignants de FLE : retours sur une expérience de &amp;quot;journal d’atelier&amp;quot; associée à la découverte de pratiques créatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Enseignement des langues et enseignement par les langues : de la recherche à la formation de la maternelle à l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe ALDIFOR, GIS RREEFOR, INSPE de Paris, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages d'outils d'aide à la traduction en FLS : présentation d'une recherche en cours dans une UPE2A en Franche-Comté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Rahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe Colloque International de l'ADCUEFE - Campus FLE, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médiations numériques et étayages assistés en didactique du Français de Scolarisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Rahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Médier en situation interculturelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l'Académie de Besançon &amp; CASNAV, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier… une autre manière de voir ? de regarder ? ou de comprendre les parcours urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spomenka Alvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours interculturels et migratoires complexes. Trajectoires, stratégies et réponses institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Congrès International de l’ARIC; IIe congrès international de l’ÉDIQ; Université de Laval, 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tenir un carnet de thèse numérique : quels enjeux d’écriture pour la formation à/par la recherche ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Écritures de recherche et dispositifs créatifs : vers de nouvelles modalités d’accompagnement des (apprentis-)chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, UBFC, Mar 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un “atelier du discours” en français langue étrangère : esquisse d’une méthodologie du phrasé en contexte de formation des enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin &amp; Do.Ri.F.-Università, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte rendu d’un atelier du discours en contexte de formation des enseignants de FLE : de la recherche de catégories d’expériences du dire à l’expérimentation du continu langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Phrase, phrasé, rythme en enseignement et en recherche : penser/expérimenter le continu du discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, UBFC, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un &amp;quot;atelier de la voix&amp;quot; en français langue étrangère : enjeux d’un parcours relationnel avec des œuvres de langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Littératures et FLE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de didactique du FLE &amp; Service Universitaire de FLE (SUFLE), Université Aix-Marseille, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour des ateliers du poème en (français) langue étrangère : enjeux théoriques, d’apprentissage et de formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique « Poésie et arts dans l’enseignement-apprentissage des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRISMES, Sorbonne nouvelle, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des étudiants en sciences du langage et leur enseignant à l’épreuve du continu discursif : déplacer la phrase, tenir au phrasé ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral « Phrase, phrasé ? Penser le continu discursif en littérature et dans les arts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM, Sorbonne nouvelle (Paris) &amp; CRIT, UBFC (Besançon), Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “lectures de bouches” de Patrick Fontana : enjeux d’un atelier de lecture à voix haute en français langue étrangère conçu comme démarche d’un accueil langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Transmettre les langues : pourquoi et comment ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Corsica &amp; INSPE (Académie de Corse), Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ateliers du dire en didactique des langues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cosnier-Laffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Pratiques et théories de la réénonciation en didactique des langues et des cultures (dictions, traductions, lectures et écritures) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sorbonne nouvelle, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essais de voix en langue étrangère : s'élancer vers de plus longues phrases de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Littérature(s) : passages de paroles, paroles de passages. Expériences et perspectives en didactique des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sorbonne nouvelle, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de recherche numérique « Faire atelier » (depuis 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://fa.hypotheses.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de thèse numérique « Ateliers du dire en français langue étrangère » (2014-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://atelit.hypotheses.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Mouginot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en sciences du langage à l'Université de Franche-Comté </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Mouginot est enseignant-chercheur, maitre de conférences en sciences du langage et didactique du Fle-Fls à l’</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (France), membre titulaire du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires et transculturelles (CRIT, UR 3224)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses travaux de recherche portent actuellement sur : les rapports entre apprentissages langagiers et arts ; les parcours expérientiels avec les œuvres de langage et de culture en classe de Fle-Fls ; les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ateliers du dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’École et dans un vaste entour social ; le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">faire atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en éducation et en formation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers du dire (lectures, écritures, littératures) : enjeux et expériences de la voix en langue(s) étrangère(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018USPCA102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02147370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “lectures de bouches” de Patrick Fontana : enjeux d’un atelier de lecture à voix haute en français langue étrangère conçu comme démarche d’un accueil langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sorba (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Eme, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de l’écriture réflexive en formation des enseignants de FLE-FLS : retours sur une expérience de “journal d’atelier” associée à la découverte de pratiques créatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, « Enseignement des langues et enseignement par les langues : de la recherche à la formation de la maternelle à l’université » (dir. C. Tardieu), 44.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages numériques des élèves allophones : enjeux d’une recherche collaborative entre le Département de FLE de l’Université de Franche-Comté et le CASNAV de Besançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un “atelier du discours” en français langue étrangère : éléments pour une méthodologie du phrasé en contexte de formation des enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, « Entre le théorique et l'expérientiel : la didactique de l'oral en FLE. Questionnements et perspectives » (coord. Galazzi et Kottelat), 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste et Roger-François Gauthier (dir.), dossier « L’oral dans l’éducation », 2021, Sèvres, Revue internationale d’éducation, n° 86. Revue Lectures, Les comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ritman, Nos silences animaux, 2022, Mers-sur-Indre, Éditions Collodion. Revue Poezibao, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écrire et lire des poèmes amoureux : toujours pour la première fois ». Serge Martin, Rythmes amoureux, 2020, La Fresnaie-Fayel, Otrante. Revue Acta Fabula, volume n°22, numéro 3, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David et Corinne Weber (dir.), Le français et les langues. Histoire, linguistique, didactique. Hommage à Jean-Louis Chiss, Limoges, Lambert-Lucas, 2020. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux, La littérature de jeunesse en classe de langue. Pour une pédagogie de la créativité, 2020, Grenoble, UGA Editions. Revue Lectures, comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ateliers d’écriture et didactique du français langue étrangère : enjeux théoriques et pratiques des essais de voix en contexte de formation universitaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°16, « Les ateliers d’écriture à l’Université : une pratique pédagogique entre contrainte et expérience », p. 41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Faire littérature&amp;quot; ou faire langage ? Retours sur un parcours interdisciplinaire et relationnel avec les œuvres littéraires ». Delphine Abrecht, Romain Bionda, Sophie-Valentine Borloz, François Demont, Charlotte Dufour, Samuel Estier, Jacob Lachat, Colin Pahlisch, Émilien Sermier et Mathilde Zbaeren, Faire littérature. Usages et pratiques du littéraire (XIXe-XXIe siècles), Lausanne, Archipel. Revue Acta Fabula, volume n°21, numéro 1, Essais critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'atelier du sujet du poème chez Ritman : inventer &amp;quot;et corps et langage&amp;quot; pour vivre en voix »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue Nu(e) n°72 "Serge Ritman" (coord. Y. Miralles), 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Martin, L'Impératif de la voix, de Paul Eluard à Jacques Ancet, Paris, Classiques Garnier, 2019. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Porter la voix au-delà des impératifs de l'époque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonance générale : Cahiers pour la poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°10, « Des voix, l'impératif », Numéro n°10, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux ateliers du poème pour &amp;quot;essayer dire&amp;quot; en français langue étrangère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.5254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser les ateliers du dire avec John Dewey ». Actes du colloque « Vivre une expérience. L’œuvre de J. Dewey pour penser/enseigner les langues et la littérature » (DILTEC & THALIM, Université Sorbonne nouvelle Paris 3, décembre 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bréant, Écrire en atelier, Pour une clinique poétique de la reconnaissance, Paris, L’Harmattan, 2014. Revue Le Français Aujourd'hui, Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire atelier (société, éducation, formation). Entre représentations et pratiques professionnelles : de l'atelier-dispositif à l'atelier-relation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « PAAS : Pratiques artistiques et approches sensibles en didactique des langues-cultures - Contextes &amp; appropriations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE; CLLE (CNRS, Université Toulouse Jean Jaurès); CRIT (Université Marie et Louis Pasteur); LLA-Créatis (UT2J); SFR-AEF (INSPÉ Toulouse Occitanie Pyrénées),, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La &amp;quot;littérature-monde (en français)&amp;quot; : usages et enjeux d’un concept pluriel en didactique du FLE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès mondial de la FIPF « Les utopies francophones en tous genres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIPF, Jul 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un atelier au carré (banquet réflexif) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Didactiques des langues et arts : pourquoi-comment faire atelier ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, Université de Franche-Comté, Oct 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« TU pars, NOUS vacille : trois voix pour écouter-dire une œuvre-relation (hommage à Serge Martin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cosnier-Laffage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guennoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La relation en didactique des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC (EA 2288), Université Sorbonne nouvelle Paris 3, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages d'outils d'aide à la traduction en FLS : présentation d'une recherche en cours dans une UPE2A en Franche-Comté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Rahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe Colloque International de l'ADCUEFE - Campus FLE, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de l’écriture réflexive en formation des enseignants de FLE : retours sur une expérience de &amp;quot;journal d’atelier&amp;quot; associée à la découverte de pratiques créatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Enseignement des langues et enseignement par les langues : de la recherche à la formation de la maternelle à l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe ALDIFOR, GIS RREEFOR, INSPE de Paris, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médiations numériques et étayages assistés en didactique du Français de Scolarisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Rahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Médier en situation interculturelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de l'Académie de Besançon &amp; CASNAV, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier… une autre manière de voir ? de regarder ? ou de comprendre les parcours urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spomenka Alvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours interculturels et migratoires complexes. Trajectoires, stratégies et réponses institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Congrès International de l’ARIC; IIe congrès international de l’ÉDIQ; Université de Laval, 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tenir un carnet de thèse numérique : quels enjeux d’écriture pour la formation à/par la recherche ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Écritures de recherche et dispositifs créatifs : vers de nouvelles modalités d’accompagnement des (apprentis-)chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, UBFC, Mar 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un “atelier du discours” en français langue étrangère : esquisse d’une méthodologie du phrasé en contexte de formation des enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin &amp; Do.Ri.F.-Università, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte rendu d’un atelier du discours en contexte de formation des enseignants de FLE : de la recherche de catégories d’expériences du dire à l’expérimentation du continu langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Phrase, phrasé, rythme en enseignement et en recherche : penser/expérimenter le continu du discours »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIT, UBFC, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un &amp;quot;atelier de la voix&amp;quot; en français langue étrangère : enjeux d’un parcours relationnel avec des œuvres de langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Littératures et FLE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de didactique du FLE &amp; Service Universitaire de FLE (SUFLE), Université Aix-Marseille, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour des ateliers du poème en (français) langue étrangère : enjeux théoriques, d’apprentissage et de formation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique « Poésie et arts dans l’enseignement-apprentissage des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRISMES, Sorbonne nouvelle, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des étudiants en sciences du langage et leur enseignant à l’épreuve du continu discursif : déplacer la phrase, tenir au phrasé ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral « Phrase, phrasé ? Penser le continu discursif en littérature et dans les arts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM, Sorbonne nouvelle (Paris) &amp; CRIT, UBFC (Besançon), Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “lectures de bouches” de Patrick Fontana : enjeux d’un atelier de lecture à voix haute en français langue étrangère conçu comme démarche d’un accueil langagier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Transmettre les langues : pourquoi et comment ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Corsica &amp; INSPE (Académie de Corse), Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ateliers du dire en didactique des langues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cosnier-Laffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Pratiques et théories de la réénonciation en didactique des langues et des cultures (dictions, traductions, lectures et écritures) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sorbonne nouvelle, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essais de voix en langue étrangère : s'élancer vers de plus longues phrases de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Littérature(s) : passages de paroles, paroles de passages. Expériences et perspectives en didactique des langues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Sorbonne nouvelle, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de recherche numérique « Faire atelier » (depuis 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://fa.hypotheses.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de thèse numérique « Ateliers du dire en français langue étrangère » (2014-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://atelit.hypotheses.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147370v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA102" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rigolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13485" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5254" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cosnier-Laffage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guennoc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Rahabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crit.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147370v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA102" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rigolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13485" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5254" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cosnier-Laffage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guennoc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Rahabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>