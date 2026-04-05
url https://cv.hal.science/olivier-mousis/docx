--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Mousis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5323-6453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/X-2712-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (296)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial to the Topical Collection: In Situ Exploration of the Giant Planets II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 221 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble gas depletion on Titan: Clathrate sequestration during the open ocean phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amsler Moulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A149. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for Accretion Favoring an Unmelted Callisto and a Differentiated Ganymede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.138. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/add719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Ammonia in the Distribution of Volatiles in the Primordial Hydrosphere of Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Amsler Moulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R Glein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Origins and Habitability of the Galilean Moons, 6 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad9925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primordial Origin of Methane on Eris and Makemake Supported by D/H Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Werlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Benest Couzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 983 (1), pp.L12. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adc134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing NASA Discovery and New Frontiers Class Mission Concepts for the Io Volcano Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred S Mcewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Keszthelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn M Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley G Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (6), pp.134. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/adcab0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of complex organic molecules to the system of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Benest Couzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Amsler Moulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 545 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M‐Shell and Local Time Variability of the Electron and Magnetic Environments at the Orbit of Callisto as Observed by the Juno and Galileo Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Liboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JA033829. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JA033829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Composition of Europa with the Upcoming Europa Clipper Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T M Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Y Zolotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M S Gudipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220 (5), pp.49. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01069-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04868360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recipes for forming a carbon-rich giant planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01071-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the Trappist-1 system in a dry protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Astronomy &amp; AStrophysics, 682, pp.L10. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior-atmosphere modelling to assess the observability of rocky planets with JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04505564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Stages of Galilean Moon Formation in a Water-depleted Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R Glein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 944 (2), pp.L37. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acb5a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Europa's Habitability with the Europa Clipper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Vance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen L. Craft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everett Shock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britney E. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-01025-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-733 b: A planet in the small-planet radius valley orbiting a Sun-like star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskra Y. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina M. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Goffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202345961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04505575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR and optical radial velocities of the active M dwarf star Gl 388 (AD Leo) with SPIRou at CFHT and SOPHIE at OHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cortés-Zuleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould-Elhkim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A110. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Volatile Composition as Evidence for Hydrothermal Processes Lasting Longer in Triton's Interior than Pluto's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 959, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad09b5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04505551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the reservoirs of volatiles in the protosolar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 670, pp.A28. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-969: a late-K dwarf with a hot mini-Neptune in the desert and an eccentric cold Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lillo-Box</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 669, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04505583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/CO ratio in comets insensitive to orbital evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noyelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524, pp.5182-5195. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad2092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04198958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subsolar oxygen abundance or a radiative region deep in Jupiter revealed by thermochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.678 - 683. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-01928-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reanalysis of the Composition of K2-106b: An Ultra-short-period Super-Mercury Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Rodríguez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scott Gaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Kolecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/acb04b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The young mini-Neptune HD 207496b that is either a naked core or on the verge of becoming one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. C. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. D. S. Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delgado Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the UV dose on the formation of complex organic molecules in astrophysical ices: irradiation of methanol ices at 20 K and 80 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura I Tenelanda-Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 515, pp.5009 - 5017. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moonraker: Enceladus Multiple Flyby Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, 268 (12pp). </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac9c03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03895409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Possible Formation of Jupiter from Supersolar Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac6bf1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-2196 b: Rare planet in the hot Neptune desert transiting a G-type star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina M. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskra Y. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ exploration of the giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.975-1013. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09775-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for a New Frontiers-Class Uranus Orbiter: System Science at an Underexplored and Unique World with a Mid-scale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Beddingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Dibraccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac5113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample return of primitive matter from the outer Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottaviano Ruesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (2-3), pp.1051-1075. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09811-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HD 137496 system: A dense, hot super-Mercury and a cold Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azevedo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. D. S. Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. C. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Otegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIPRE: A Tool Aiding the Design for Entry Probe Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hofstadter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac6022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Stability of Low-mass Planets with Supercritical Hydrospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. G. Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 931, 143 (7pp). </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac66e2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03688432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the structure and seasonal variations of Triton's atmosphere from the 5 October 2017 stellar occultation and previous observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marques Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Gomes-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. F. Strobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, pp.1-43. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile-rich comets ejected early on during Solar System formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noyelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03851803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Triton light curves from 05/10/2017 (Marques Oliveira+, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marques Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Gomes-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. F. Strobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HD 207897 b: A dense sub-Neptune transiting a nearby and bright K-type star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orell-Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A176. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenic origin for the volatiles sampled by the Lunar CRater Observation and Sensing Satellite impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. D. Retherford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28289-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water content trends in K2-138 and other low-mass multi-planetary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, pp.A102. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03582456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predicted Dearth of Majority Hypervolatile Ices in Oort Cloud Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. R. Gladstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Sandford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac6097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual storage and release of molecular oxygen in comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozge Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-022-01614-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the chemical composition and outgassing of 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marschall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.105194. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Traps of Hypervolatiles in the Protosolar Nebula at the Origin of the Peculiar Composition of Comet C/2016 R2 (PanSTARRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.72. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/abeaa7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Goals and Mission Objectives for the Future Exploration of Ice Giants Systems: A Horizon 2061 Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217 (1), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00769-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on the contribution of early endogenous radiolysis to oxidation in carbonaceous chondrites’ parent bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly E. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Glein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A59. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Conditions of Titan's and Enceladus's Building Blocks in Saturn's Circumplanetary Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">psj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.50. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/abe0ba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature and Composition of Jupiter's Building Blocks Derived from the Water Abundance Measurements by the Juno Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 918 (2), pp.L23. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac1d50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-220 b: a warm sub-Neptune discovered by TESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acu Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 505 (3), pp.3361-3379. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass–Radius Relationships for Irradiated Ocean Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 914 (2), pp.84. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abfa99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03264197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAUSS - genesis of asteroids and evolution of the solar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo-Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejiu Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing-Huen Ip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09800-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur ion irradiation experiments simulating space weathering of Solar System body surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 655, pp.A74. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets. XVII. A wealth of new objects: Six cool Jupiters, three brown dwarfs, and 16 low-mass binary stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sahlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A11. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: SOPHIE radial velocities of 27 F/G stars (Dalal+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sahlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/651/A11. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26093/cds/vizier.36510011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Venus Cloud Aerosol and Gas Composition Including Potential Biogenic Materials via an Aerosol-Sampling Instrument Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Nikolić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Cutts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Delitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2021.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03343187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: HD 137496 system discovery (Silva+, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dumusque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjigeorghiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hojjatpanah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/657/A68. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26093/cds/vizier.36570068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: HD 158259 SOPHIE radial velocities (Hara+, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. C. Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stalport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/636/L6. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26093/cds/vizier.36369006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice giant system exploration within ESA’s Voyage 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravit Helled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09759-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the hydrospheres of TRAPPIST-1 planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647 (March), A53 (11 p.). </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03122130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stalport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 636, pp.L6. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and Phase Function Measurements with the LONSCAPE Instrument to Determine Physical Properties of Aerosols in Ice Giant Planet Atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (2), pp.Article number 28. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00653-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02492388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remnant planetary core in the hot-Neptune desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo A. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vardan Adibekyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward M. Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.39-42. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2421-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ice lines in the formation of Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Helled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. J. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2020.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary system LHS 1140 revisited with ESPRESSO and TESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lillo-Box</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A121. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02981037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Origins of the Ice Giants Through Noble Gas Isotopic Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, pp.99. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00723-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03712900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory experiments to unveil the molecular reactivity occurring during the processing of ices in the protosolar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531 (1 February), pp.art. 116011. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayside thermal inversion in the atmosphere of WASP-19b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Homeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rajpurohit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deep composition of Uranus and Neptune from in situ exploration and thermochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamila Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00677-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiated Ocean Planets Bridge Super-Earth and Sub-Neptune Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Naar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 896 (2), pp.L22. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab9530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02876788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the origin of the building blocks of the Ice Giants based on analogue measurements from comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Treat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 491, pp.488-494. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malgoyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644 (6), pp.A53. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Atmospheric Signatures for Identifying the Source Reservoirs of Volatiles in Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (5), </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00681-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Refractory Composition and Volatile Accretion into Gas Giants in the Protoplanetary Disks of the Sun and WASP-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Pekmezci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 904, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abbd90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice Giant Systems: The scientific potential of orbital missions to Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravit Helled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.105030. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2020.105030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin & thermal stability of Arrokoth's and Pluto's ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Sandford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.114072. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the in Situ Probe Designs from Recent Ice Giant Mission Concept Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (1), </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-0639-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02993672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass determinations of the three mini-Neptunes transiting TOI-125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fridlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492, pp.5399-5412. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Atmosphere Composition, Structure, Origin, and Exploration, with Particular Focus on Critical in situ Science at the Icy Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil K. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark H. Hofstadter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joong Hyun In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Reh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-0640-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Model Payload for Ice Giant Entry Probe Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00738-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocklines as Cradles for Refractory Solids in the Protosolar Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 901 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abaf47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for water outgassing of (1) Ceres near perihelion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Opitom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hutsemékers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manfroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A22. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Astudillo-Defru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A18. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exoplanet characterisation in the longest known resonant chain: the K2-138 system seen by HARPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Adibekyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A90. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosulfur Compounds Formed by Sulfur Ion Bombardment of Astrophysical Ice Analogs: Implications for Moons, Comets, and Kuiper Belt Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilissa Vinogradoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 885 (2), pp.L40. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab4e9f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Surface Roughness of Icy Grains on Molecular Oxygen Chemistry in Molecular Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maggiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gibbons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of multiple Rosetta data sets and 3D model calculations of 67P/Churyumov-Gerasimenko coma around equinox (May 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marschall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. -B. Gerig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 328, pp.104-126. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of neutral outgassing of comet 67P/Churyumov-Gerasimenko inbound and outbound beyond 3 AU from ROSINA/DFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Dhooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 630, A30 (10 p.). </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02024859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Clathrate Formation in Europa’s Ocean Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Glein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunter Waite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 885, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab40b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to Planetesimal Condensate Composition beyond the Snowline Based on the Carbon-to-oxygen Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Pekmezci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 887, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4c4a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the stellar properties of M dwarfs with high-resolution spectroscopy from the optical to the near-infrared (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. C. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833500e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jupiter’s Formation in the Vicinity of the Amorphous Ice Snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0a72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Astudillo-Defru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A17. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Earth-sized exoplanet with a Mercury-like composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Adibekyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lillo-Box</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (5), pp.393 - 400. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0420-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium, Potassium, and Calcium in Europa: An Atomic Journey through Water Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozge Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Markovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865, pp.L16. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aae091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01883891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Molecular Oxygen in Comets: Current Knowledge and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0541-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K2-265 b: a transiting rocky super-Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. W. F. Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A77. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the stellar properties of M dwarfs with high-resolution spectroscopy from the optical to the near-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. C. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on the Contribution of Endogenic Radiolysis to the Presence of Molecular Oxygen in Comet 67P/Churyumov–Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Teolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Nicolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozge Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 864 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aad22f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Molecular Oxygen via Irradiation of Ice Grains in the Protosolar Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maggiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 858 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aab6b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets XIII. Two planets around M-dwarfs Gl617A and Gl96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Astudillo-Defru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A103. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gas Abundance Ratios Indicate the Agglomeration of 67P/Churyumov-Gerasimenko from Warmed-up Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aadf89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Clathrate Hydrate As Seen from Grand Canonical Monte Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Fábián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pál Jedlovszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photospheric properties and fundamental parameters of M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. C. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Homeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 610, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific rationale for Uranus and Neptune in situ explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, pp.12-40. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gas Abundance Ratios Indicate the Agglomeration of 67P/Churyumov–Gerasimenko from Warmed-up Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (1), pp.L11. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aadf89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn’s Formation and Early Evolution at the Origin of Jupiter’s Massive Moons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (5), pp.224. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aabcc7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krypton isotopes and noble gas abundances in the coma of comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.eaar6297. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar6297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01877545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIifferent origins or different evolutions? Decoding the spectral diversity among C-type asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castillo-Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (2), </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/153/2/72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Radiogenic Heating on the Formation Conditions of Comet 67P/Churyumov–Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 839 (1), pp.L4. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa6839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Super-Earth Interiors from Stellar Abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (1), pp.93. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa965a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon isotopes in 67P/Churyumov-Gerasimenko show that comets contributed to Earth's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V. Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 356 (6342), pp.1069-1072. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aal3496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01670669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Sulphur Dimers (S 2 ) in Cometary Ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 835 (2), </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa5279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble Accretion at the Origin of Water in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 845 (2), </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa80e6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise masses for the transiting planetary system HD 106315 with HARPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. C. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delgado Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonated ions as systemic trapping agents for noble gases: From electronic structure to radiative association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Bacchus-Montabonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (13), pp.134305. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4994630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Studies of Methane and Its Relationship to Prebiotic Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensei Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf D. Geppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils G. Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.786 - 812. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2016.1492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Internal Structures and Compositions of Proxima Centauri b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 831, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/831/2/L16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral energy distribution of M-subdwarfs: A study of their atmosphere properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Homeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A33. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Time Resolution In-situ Investigation of Major Cometary Volatiles around 67P/C-G at 3.1 - 2.3 AU Measured with ROSINA-RTOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Mall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 819 (2), pp.126. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/819/2/126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01287167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the disequilibrium species for Jupiter and Saturn: Implications for Juno and Saturn entry probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong P Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 276, pp.21--38. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONCILING THE ORBITAL AND PHYSICAL PROPERTIES OF THE MARTIAN MOONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 828 (2), </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/828/2/109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotic chemicals--amino acid and phosphorus--in the coma of comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (5), e1600285 (5 p.). </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1600285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN OF MOLECULAR OXYGEN IN COMET 67P/CHURYUMOV-GERASIMENKO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 823 (2), </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/823/2/L41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAPPING OF NOBLE GASES BY RADIATIVE ASSOCIATION WITH ${{\rm{H}}}_{3}^{+}$ IN THE PROTOSOLAR NEBULA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C. Bacchus-Montabonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 821 (2), pp.L33. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/821/2/L33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protosolar nebula origin for the ices agglomerated by comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 819 (2), pp.L33. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/819/2/L33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of ethane in Titan's hydrocarbon lakes and seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason D. Hofgartner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.37-40. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of clathrates in comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtha Hässig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (4), </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1501781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian zeolites as a source of atmospheric methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 278, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 Feb 19 outburst of comet 67P/CG: an ESA Rosetta multi-instrument study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stephen Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462 (Suppl. 1), pp.S220-S234. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01368002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn entry probe mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Venkatapathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.80-103. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Mars volcanic sulfur storage in the upper cryosphere and formation of transient SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-rich atmospheres during the Hesperian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.2226-2233. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic constraints on the source of Pluto's nitrogen and the history of atmospheric escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (SI), pp.104--109. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of volatile elements (H, C, N, noble gases) on Earth and Mars in light of recent results from the ROSETTA cometary mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Sano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface characterization of 67P/Churyumov-Gerasimenko's abydos site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 822 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/822/2/98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">67P/Churyumov-Gerasimenko, a Jupiter family comet with a high D/H ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (6220), 3 p. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Methane, Hydrogen, and Organic Compounds in Ultramafic-Hosted Hydrothermal Vents of the Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Konn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. G. Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.381-399. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2014.1198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane Clathrates in the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.308-326. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2014.1189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comets as Tracers of Solar System Formation and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bockelée-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (1-4), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0215-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evolution of Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Höfner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197, pp.271-296. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebular dead zone effects on the D/H ratio in chondrites and comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 583, pp.A58. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulation of Callisto's exosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 262, pp.14--29. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of argon in the coma of comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (8), pp.E1500377 </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1500377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Composition of the Protosolar Disk and the Formation Conditions for Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Willacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Charnley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (1-4), pp.151-190. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular nitrogen in comet 67P/Churyumov-Gerasimenko indicates a low formation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6231), pp.232-235. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaa6100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral Na in Cometary Tails as a Remnant of Early Aqueous Alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 801 (2), pp.L30. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/801/2/L30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple van't Hoff law for calculating Langmuir constants in clathrate hydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Richard Dahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 448, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A similar to 32-70 K FORMATION TEMPERATURE RANGE FOR THE ICE GRAINS AGGLOMERATED BY COMET 67 P/CHURYUMOV-GERASIMENKO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lectez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 805 (1), </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/805/1/L1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative planetology of the history of nitrogen isotopes in the atmosphere of Titan and Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 254, pp.259-261. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPLANETARY DUST PARTICLES AS SAMPLES OF ICY ASTEROIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. P. Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 806 (2), </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/806/2/204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible evidence for a methane source in Enceladus' ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunter Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (5), pp.1334--1339. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL063013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variability and heterogeneity in the coma of 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtha Hässig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (6220), </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaa0276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pits Formation From Volatile Outgassing on 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilbert-Lepoutre A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorda L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 814 (1), pp.L5. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/814/1/L5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Studies Towards Understanding Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murthy S. Gudipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninette Abou mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven B. Charnley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (1), pp.101-150. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0192-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Jupiter's deep water abundance from disequilibrium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Gierasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 250, pp.154--164. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundant molecular oxygen in the coma of comet 67P/Churyumov–Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 526 (7575), pp.678-681. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Studies Towards Understanding Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murthy Gudipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninette Abou mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Charnley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (1-4), pp.101-150. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0192-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evolution of Comets Review article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilbert-Lepoutre A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoefner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (1-4), pp.271-296. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low CO/CO2 ratios of comet 67P measured at the Abydos landing site by the Ptolemy mass spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sheridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 583, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-dependent outgassing of comet 67P/Churyumov-Gerasimenko from ROSINA/DFMS. Implications for nucleus heterogeneity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hässig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 583, A4 (8 p.). </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01206306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints from Comets on the Formation and Volatile Acquisition of the Planets and Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197, pp.297-342. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0161-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of nitrogen on Jupiter and Saturn from the &amp;lt;sup&amp;gt;15&amp;lt;/sup&amp;gt;N/&amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;N ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Greathouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. J. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 238, pp.170-190. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD A UNIQUE NITROGEN ISOTOPIC RATIO IN COMETARY ICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pirali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Jehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vervloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hutsemékers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 780 (2), pp.L17. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/780/2/L17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-rich Planet Formation in a Solar Composition Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ali Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 785 (2), pp.125-131. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IR spectra of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; isotopologues and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; trapped In type I clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Richard Dahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, 03008 (2p.). </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20140203008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of Pluto's environment through stellar occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A144. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium composition between liquid and clathrate reservoirs on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 239, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights On Saturn's Formation From Its Nitrogen Isotopic Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 796 (2), pp.L28. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/796/2/L28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MEASURED COMPOSITIONS OF URANUS AND NEPTUNE FROM THEIR FORMATION ON THE CO ICE LINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 793 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/793/1/9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protosolar Ammonia as the Unique Source of Titan's nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 788 (2), pp.L24. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/788/2/L24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science case for an orbital mission to Uranus: Exploring the origins and evolution of ice giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Arridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Agnor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, part A, pp.122-140. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental Methods for Professional and Amateur Collaborations in Planetary Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (1-2), pp.91-191. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-014-9379-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific rationale for Saturn׳s in situ exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (Part A), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2014.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the capabilities of an orbiter for monitoring the entry of interplanetary matter into the terrestrial atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaubaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I. Gritsevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103, pp.238-249 (IF 1,630). </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outgassing history and escape of the Martian atmosphere and water inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morschhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Niles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174 (1-4), pp.113-154. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-012-9943-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assesments of the Martian Hydrosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Hauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174 (1-4), pp.155-212. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-012-9946-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase sequestration of noble gases in the protosolar nebula: possible consequences on the outer solar system composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 777 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/777/1/29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible noble gas deficiency of Pluto's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schindhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 225, pp.856-861. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRATUM: “AN ESTIMATE OF THE CHEMICAL COMPOSITION OF TITAN'S LAKES” (2009, ApJL, 707, L128)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Lavvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vuitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 768 (1), pp.L23. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/768/1/L23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimate of the composition of Lake Vostok and other Antarctic subglacial lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.1209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clathrate hydrate formation on early Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (2), pp.878-891. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile trapping in Martian clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan E. Elwood Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174 (1-4), pp.213-250. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-012-9942-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the abundances of noble and biologically relevant gases in Lake Vostok, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (4), pp.380-390. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2012.0907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 12C/13C ratio on Titan from Cassini INMS measurements and implications for the evolution of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Teolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Westlake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 749, pp.160. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/749/2/160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and characterization of Neptune's near-polar stratospheric hot spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yanamandra-Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet. Space Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.161-167. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The remarkable surface homogeneity of the Dawn mission target (1) Ceres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217 (1), pp.20-26. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's lakes chemical composition: sources of uncertainties and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.99-107. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetesimal compositions in exoplanet systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madhusdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757 (2), pp.192. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cometary nucleus model considering all phase changes of water ice: amorphous, crystalline and clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A82. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and characterization of Neptune's near-polar stratospheric hot spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Yanamandra-Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.161-167. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual origin of the nitrogen deficiency in comets: selective volatile trapping in the nebula and postformation radiogenic heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita L. Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hunter Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757 (2), pp.146. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranus Pathfinder: exploring the origins and evolution of Ice Giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Arridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig B. Agnor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2-3), pp.753-791. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9251-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars cryosphere: A potential reservoir for heavy noble gases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (1), pp.80-87. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EChO - Exoplanet Characterisation Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.311-353. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-012-9303-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Possible Carbon-rich Interior in Super-Earth 55 Cancri e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madhusudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. M. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 759 (28), pp.L40. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/759/2/L40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebular water depletion as the cause of Jupiter's low oxygen abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhusudhan N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.V. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 751 (1), pp.L7. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/751/1/L7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cometary nucleus model taking into account all phase changes of water ice: amorphous, crystalline, and clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A82. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;sup&amp;gt;12&amp;lt;/sup&amp;gt;C/&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C Ratio on Titan from Cassini INMS Measurements and Implications for the Evolution of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunter Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Teolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian A. Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 749, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/749/2/160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03622408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-rich giant planets: spectra, thermal inversions and formation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madhusudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.191. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/743/2/191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of Titan's atmospheric noble gases by their sequestration in surface clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 740, pp.L9. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/740/1/L9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane in the atmosphere of the transiting hot Neptune GJ436b?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Kipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 731, pp.16. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/731/1/16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of the aerosol debris cloud produced by the 2009 impact on Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pérez-Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214, pp.462-476. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for water vaporization on Ceres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manfroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 142, pp.125. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/142/4/125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheric influence, size and possible asteroidal nature of the july 2009 Jupiter impactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Yanamandra-Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211, pp.587-602. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovian Temperature and Cloud Variability during the 2009-2010 Fade of the South Equatorial Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Simon-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMOVAL OF TITAN'S ATMOSPHERIC NOBLE GASES BY THEIR SEQUESTRATION IN SURFACE CLATHRATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunter Waite, Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 740 (1), pp.L9. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/740/1/L9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoretic transport of hot minerals in the solar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.A106. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus chemistry on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212, pp.751-761. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidizing proto-Titan: constraints from N2 formation by impact shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ishimaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 741, pp.L10. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/741/1/L10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Volatile Enrichments and Heavy Element Content in HD 189733b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Zahnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 727 (2), pp.77. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovian temperature and cloud variability during the 2009-2010 fade of the south equatorial belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simon-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. De Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 213, pp.564-580. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of clathrate hydrates in comets 67P/Churyumov-Gerasimenko and 46P/Wirtanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525, pp.A144. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane in the Atmosphere of the Transiting Hot Neptune GJ436B?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Kipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 731, </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/731/1/16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03625198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE CANADA-FRANCE ECLIPTIC PLANE SURVEY—FULL DATA RELEASE: THE ORBITAL STRUCTURE OF THE KUIPER BELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wm. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 142 (4), pp.131. </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/142/4/131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE FORMATION LOCATION OF URANUS AND NEPTUNE AS CONSTRAINED BY DYNAMICAL AND CHEMICAL MODELS OF COMETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold A. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734 (2), pp.L30. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/734/2/L30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of clathrate hydrates in comets 67P/Churyumov-Gerasimenko and 46P/Wirtanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525, pp.A144. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of the aerosol debris cloud produced by the 2009 impact on jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pérez-Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214 (2), pp.462. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoretic transport of hot minerals in the primordial nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.A106. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal structure and composition of Jupiter's great red spot from high-resolution thermal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yanamandra-Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Parrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208, pp.306-328. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLATHRATE HYDRATES FORMATION IN SHORT-PERIOD COMETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708 (1), pp.812-816. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT REGIMES AND POST-FORMATION SEQUESTRATION PROCESSES: IMPLICATIONS FOR THE ORIGIN OF HEAVY NOBLE GASES IN TERRESTRIAL PLANETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 714 (2), pp.1418-1423. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/714/2/1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jupiter's stratospheric hydrocarbons and temperatures after the july 2009 impact from VLT infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. De Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 524, pp.46-59. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of methanol on the crystallization of Titan's primordial ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanchez-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 724, pp.887-894. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/724/2/887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile inventories in clathrate hydrates formed in the primordial nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 147, pp.509. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c003658g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile inventories in clathrate hydrates formed in the primordial nebula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 147, pp.509-525. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C003658G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the possible role of hydrocarbon lakes in the origin of Titan's noble gas atmospheric depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 721, pp.L117-L120. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/721/2/L117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clathrate hydrates formation in short period comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708 (1), pp.812-816. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of predicted gas hydrate occupancies on treatment of intermolecular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.104510 : 1-9. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3352570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canada-France ecliptic plane survey - first year data release: the orbital structure of the Kuiper belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Wm Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (6), pp.4917-4935. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/137/6/4917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE CANADA-FRANCE ECLIPTIC PLANE SURVEY—L3 DATA RELEASE: THE ORBITAL STRUCTURE OF THE KUIPER BELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Wm. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (6), pp.4917-4935. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/137/6/4917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can collisional activity produce a crystallization of Edgeworth-Kuiper Belt comets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 397 (1), pp.L74-L78. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2009.00687.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TandEM: Titan and Enceladus mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil K. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.893-946. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9103-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can collisional activity produce a crystallization of Edgeworth-Kuiper Belt comets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 397 (1), pp.L74-L78. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2009.00687.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ESTIMATE OF THE CHEMICAL COMPOSITION OF TITAN's LAKES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Lavvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vuitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707 (2), pp.L128-L131. </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/L128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3+ as a trap for noble gases-3: Multiple trapping of neon, argon, and krypton in XnH3+ (n=1–3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.174313. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3126777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between the impact regimes of the terrestrial planets: implications for primordial D:H ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1338-1345. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the minimum masses of heavy elements in the envelopes of Jupiter and Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 696 (2), pp.1348-1354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the methane trapping in Martian surface clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet. Space Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPLACE: A mission to Europa and the Jupiter System for ESA's Cosmic Vision Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reta Beebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.849-892. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9127-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter l'Univers grâce à des Systèmes Oscillants: les Etoiles Céphéides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (918), pp.923-939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation conditions of Enceladus and origine of its methane reservoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 701, pp.39-42. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/701/1/L39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOVERY OF THE FIRST RETROGRADE TRANSNEPTUNIAN OBJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 697 (2), pp.L91-L94. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/L91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clathration of volatiles in the solar nebula and implications for the origin of Titan's atmosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.1780-1786. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/691/2/1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental abundances and minimum mass of heavy elements in HD 189733b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Showman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.1671-1674. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation conditions of Enceladus and origin of its methane reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 701, pp.L39-L42. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/701/1/L39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of argon, krypton and xenon into clathrates on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Swindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 203, pp.66-70. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primordial origin for the atmospheric methane of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (2), pp.749-751. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between the impact regimes of the terrestrial planets: Implications for primordial D:H ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (12), pp.1338-1345. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoresis: Transporting Hot Minerals to Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM2008, LPI Contribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1405, pp.8364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of the first retrograde transneptunian object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. N. Ashby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 697 (2), pp.L91-L94. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/L91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primordial origin for the atmospheric methane of Saturn’s moon Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunter Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (2), pp.749-751. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evolution of the major constituents of Titan's atmosphere based on Cassini data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunter Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (14-15), pp.1917-1930. </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evolution of the major constituents of Titan's atmosphere based on Cassini data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1917-1930. </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order hydrocarbons, 40Ar, and deuterium in the plume of Saturn's icy moon Enceladus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Waite Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Mckinnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 460, pp.498-490. </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of volatiles in the Main Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 383 (3), pp.1269-1280. </w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12653.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extreme Kuiper Belt Binary 2001 QW322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 322 (5900), pp.432-434. </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1163148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Retrograde Transneptunian Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett J Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ashby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.38.05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canada-France Ecliptic Plan Survey: L3 Data Release and the Orbital Structure of the Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett J Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Wm. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM2008, LPI Contribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1405, pp.8378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of Noble Gases by H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; in Protoplanetary Disks and Outer Solar System Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 673, pp.637. </w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/523925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical Enrichment of Deuterium in Titan's Atmosphere: New Insights from Cassini-Huygens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vuitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 689, pp.L61-L64. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/595677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00360104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of noble gases by H3+ in protoplanetary disks and outer solar system composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 673 (1), pp.637-646. </w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/523925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of Ethane in the Cryovolcanic Subsurface of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 677 (1), pp.L67-L70. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/587141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00360438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation into the trapping of noble gases by clathrates on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.1607-1617. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2008.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Ices in Low-Mass Extrasolar Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 681, pp.1624-1630. </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/588777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme Kuiper Belt binary 2001 QW322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett J Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 322 (5900), pp.432-434. </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1163148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints from deuterium on the formation of icy bodies in the Jovian system and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.1585-1595. </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2008.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing characteristics of Jupiter's little red spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Simon-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. A. Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135, pp.2446-2452. </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/135/6/2446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Anthracene in Comet 1P/Halley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clairemidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brechignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 492 (1), pp.245-250. </w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200809497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Formation Regions of Comets from their D:H Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100 (1-2), pp.43-56. </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-006-9096-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Titan in Saturn's subnebula: constraints from Huygens probe measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 465(3), pp.1051-1060. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Formation Regions of Comets from their D:H Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.43-56. </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-006-9096-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clathrate hydrates as a sink of noble gases in Titan's atmosphere Astron. Astrophys., 474(2), L17-L20, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474 (2), pp.L17-L20. </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The photophoretic sweeping of dust in transient protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 462 (3), pp.977-987. </w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoresis as a source of hot minerals in comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Horner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 466 (2), pp.L9-L12. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoresis as a source of hot minerals in comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 466 (2), pp.L9-L12. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's internal structure and carbon enrichment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 449, pp.411-415. </w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and pre-survey results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185 (2), pp.508-522. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Fischer-Tropsch catalysis in Jovian subnebular chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 459(3), pp.965-968. </w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20064947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluto Iii (Hydra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Bureau Electronic Telegrams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 610, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Jovian subnebula : II. Composition of regular satellites ices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 448, pp.771-778. </w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and presurvey results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185 (2), pp.508-522. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and presurvey results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185, pp.508-522. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and pre-survey results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185, pp.508-522. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the Kuiper Belt by High-Precision Photometric Stellar Occultations: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dhillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bickerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.819-822. </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/505623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the Kuiper Belt by High-Precision Photometric Stellar Occultations: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dhillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bickerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.819-822. </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/505623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Jovian subnebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 439, pp.1205-1213. </w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20052841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations for the Deep Impact collision from modelling of cometary nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 362 (1), pp.L40-L44. </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00070.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meudon Multicolor Survey (2MS) of Centaurs and Trans-Neptunian objects: extended dataset and status on the correlations reported.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 174, pp.90-104. </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2004.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations for the Deep Impact collision from modelling of cometary nuclei.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 362 (1), pp.L40-L44. </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00070.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Jupiter and Saturn formation models meet observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mordasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 626, pp.57-60. </w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/431325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meudon Multicolor Survey (2MS) of Centaurs and trans-neptunian objects: extended dataset and status on the correlations reported</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 174 (1), pp.90-104. </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2004.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KBO binaries: how numerous were they?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168 (2), pp.409-419. </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2003.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the presence of volatiles in Ganymede and Callisto from an evolutionary turbulent model of the Jovian subnebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.361-370. </w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2003.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of faint irregular satellites of Uranus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Milisavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 169 (2), pp.474-481. </w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2004.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of five irregular moons of Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Grav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (7002), pp.865-867. </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in the NH3-H2O system in the [0,1 GPa] pressure range - implications for the deep liquid layer of large icy satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pargamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (24), pp.45-1 45-4. </w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GL015812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evolutionary Turbulent Model of Saturn's Subnebula: Implications for the Origin of the Atmosphere of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bockelée-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 156, pp.162-175. </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/icar.2001.6782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The D/H Ratio in Methane in Titan: Origin and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Coustenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 159, pp.156-165. </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/icar.2002.6930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Science Payload for an Uranus Entry Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar Comets Ejected Early In Solar System Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noyelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moonraker - an Enceladus Multiple Flyby Mission Submitted to the ESA 2021 M-class Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Durry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllosilicates as a source of water in the Trappist-1 protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and thermochemical modeling of gas and ice giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the existence of low-mass planets with supercritical hydrospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03753121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior-atmosphere modelling of JWST rocky planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuna Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the reservoir of volatiles in the protosolar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile-rich comets ejected early during Solar System formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noyelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar Comets Ejected Early In Solar System Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noyelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, The Woodlands, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of refractory species in the vicinity of rocklines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Jupiter's envelope from supersolar gas in the protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior structure and possible existence of irradiated ocean planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-904, </w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-dimensional model of the Jovian circumplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the reservoir of volatiles in the protosolar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-5270, </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing the composition of Jupiter's envelope from the gas phase of the protosolar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Noble Gas Isotopic Composition for Understanding the Origins of the Ice Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hofstadter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of phyllosilicates in shaping the Galilean moons' density gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Glein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Exploration of the atmospheres of the Ice Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-13077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONSCAPE: Light Optical Nephelometer Sizer and Counter for Aerosols in Planetary Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. 14 pp., </w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Io's dry body shaped by atmospheric instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.306-322, </w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03313836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Goals and Mission Objectives for the Future Exploration of Ice Giants Systems: a Horizon 2061 Perspective \textemdash Part II: Mission scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual meeting, France. pp.341, </w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.133c9151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the interior structures and atmospheres of multiplanetary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plato Mission Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Spain. </w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5564164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the interior structures and atmospheres of multiplanetary systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo A. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.306-322, </w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03313865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-Radius relationships of small, highly irradiated exoplanets with small water mass fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03317763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the UV flux and temperature on the formation of complex organic molecules in astrophysical ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Isabel Tenelanda-Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.EPSC2021-239, </w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/espc2021-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Exploration of the Exoplanet Next Door: Revealing the Chemistry, Habitability and Evidence of Biological Processes in the Clouds of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Cutts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Seager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASTCS8 Habitable Worlds 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, United States. pp.1115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the distribution of volatiles in the Galilean moons' primordial hydrospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Isabel Tenelanda-Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, France. pp.EPSC2021-248, </w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/espc2021-248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the interior structures and atmospheres of Multiplanetary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, France. pp.355-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03688519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the composition of Jupiter's building blocks from Juno water measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, France. pp.EPSC2021-197, </w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/espc2021-197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the structure of irradiated ocean planets - implications for mass-radius relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03306171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Goals and Mission Objectives for the Future Exploration of Ice Giants Systems: a Horizon 2061 Perspective \textemdash Part I: From Science Questions to Measurement Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual meeting, France. pp.224, </w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.74655a02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New-Frontiers (NF) Class In-Situ Exploration of Venus: The Venus Climate and Geophysics Mission Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Akins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bullock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Science and Astrobiology Decadal Survey 2023-2032 white paper e-id. 346; Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.08e447f4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-consistent thermodynamic approach to compute the interiors of irradiated ocean planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Unknown Region. pp.EPSC2020-610, </w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04477316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of complex organosulfur compounds by sulfur implantation in astrophysical ice analogs - implications for the chemical evolution of the surface of icy objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilissa Vinogradoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GU General Assembly Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LONSCAPE instrument, a Light Optical Nephelometer Sizer and Counter for Aerosols in Planetary Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-3495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02610591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Frontiers-class Uranus Orbiter: A Case For Exploring The Feasibility of Achieving Multidisciplinary Science With a Mid-scale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I J Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C B Beddingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R O Chancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Dibraccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Hedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, The Woodlands, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular reactivity of ices in the protosolar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. EPSC-DPS2019-914-1 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can sulfur implantation in interstellar ice analogs lead to the formation of sulfur-bearing organics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration of 67P/Churyumov-Gerasimenko from clathrates and crystalline ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPC-DPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genevae, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific rationale and concepts for in situ probe exploration of Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018, Proceedings from the conference held 4-13 April, 2018 in Vienna, Austria, p.4436</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ optical measurement of the interplanetary dust concentration from Earth's orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vaubaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-2393-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03566338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn Entry Probe Mission Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atkinson D.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiraj Venkatapathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02949290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn Entry Probe Mission: a Proposal in Response to the ESA M5 Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017, proceedings from the conference held 23-28 April, 2017 in Vienna, Austria., p.10664</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.10664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Noble Gas Abundances in the Coma of Comet 67P/Churyumov-Gerasimenko from Rosetta/ROSINA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans R. Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01676642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific rationale and concepts for in situ probe exploration of Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017, held 17-22 September, 2017 in Riga Latvia, id. EPSC2017-299</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn Entry Probe Mission: a Proposal in Response to the ESA M5 Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017, held 17-22 September, 2017 in Riga Latvia, id. EPSC2017-305</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of zeolites on Mars: possible source of its atmospheric methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellat J.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouley S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassefière E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, The Woodlands, Texas, United States. pp.2768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble gases Ar, Kr and Xe measured in the coma of Comet 67P/Churyumov-Gerasimenko: implications to early solar system formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Bieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03573486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C/O: Effects on Habitability of Stellar Exoplanet Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrence V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Sevin Peckmezci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikku Madhusudhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. p.2644-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplanetary Dust Particles As Samples of Icy Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. p.2644-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O related species in the neutral coma of 67P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.P33E-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01248311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebular dead zone effects on the D/H ratio in chondrites and comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. p.2644-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the ices agglomerated by Comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPS 47 Annual Meeting for Division for Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Astronomical Society, Nov 2015, Washington, United States. pp.2644-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral Na in comet tails: a chemical story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01214273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Rationale and Concepts for an In Situ Saturn Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal. pp.2581-2650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03577341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IR spectra of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; isotopologues and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; trapped in type I clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Richard Dahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPOV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.03008, </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20140203008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-SO2 clathrate hydrate formation on early Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dartois E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPOV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.01004, </w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20140201004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Probe Science at Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy A. Simon-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil K. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected constraints on the outer solar system formation conditions from the Rosetta-ROSINA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.P33D-4051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cometary Nitrogen-Noble gases and the Origin of the Oceans: Waiting for ROSINA-Rosetta Data (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursina Calmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.P33D-4044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cometary Nucleus Model Taking into Account all Phases of Water Ice: Amorphous, Crystalline and Clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids, Comets, Meteors 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Niigata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPOV 2012, Environnemnts planétaires et origines de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation de clathrates hydrates de CO2-SO2 sur Mars primitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation into the trapping of volatiles by clathrates in Lake Vostok, Antarctica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress, EPSC2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of clathrate hydrates in cleaning the noble gases of Titan's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrates and the storage of volatile species in the martian near subsurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakhlifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISSI Europlanet Worshop : Quantifying the Martian Geochemical Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science of EChO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Y.-K. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin A. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Grenfell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysics of Planetary Systems: Formation, Structure, and Dynamical Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921311020448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of volatiles into clathrates on Pluto and Triton: preliminary results European Planetary Science Congress 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incorporation of volatiles into clathrates on Pluto and Triton: preliminary results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Clathrates dans les environnements naturels: études thermodynamiques et méthodes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence de la précision du calcul de l'énergie potentielle d'interaction hôte-eau sur les taux d'occupation dans les clathrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Volatile Enrichments in HD189733b from Internal Structure Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zahnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pasadena CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted occupancies in gas hydrates on Titan and Mars : sensitivity on treatment of intermolecular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Evolution of Planetesimals in the Primordial Edgeworth-Kuiper Belt Induced by Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamic Evolution of Planetesimals in the Primordial Edgeworth-Kuiper Belt Induced by Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Swindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The trapping of Ar, Kr, and Xe in martian clathrates and the possibility of detecting clathrates on Mars by seasonal changes in the Xe/Kr ratio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the influence of clathrate hydrates on the atmosphere of Mars and Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoretic transport of hot minerals in the solar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photophoretic transport of hot minerals in the solar nebula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Serpentinization the Source of Titan's Atmospheric Methane?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is Serpentinization the Source of Titan's Atmospheric Methane?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, The Woodlands, United States. pp.1182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the influence of clathrate hydrates on atmosphere of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the influence of clathrate hydrates on the atmosphere of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the influence of clathrate hydrates on the atmosphere of Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ., France. pp.1264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation conditions of Enceladus and origin of its methane reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Waite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation conditions of Enceladus and origin of its methane reservoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clathration of volatiles in cometary nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clathration of volatiles in cometary nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences Between the Impact Regimes of the Terrestrial Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Differences Between the Impact Regimes of the Terrestrial Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of the lakes of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lavvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the influence of clathrate hydrates on the atmosphere of Mars and Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une possible influence des clathrates hydrates sur la composition de l'atmosphère de Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Clathrates dans les environnements naturels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Constraints on Photochemical Enrichment of Deuterium in Titan's Atmosphere from Cassini-huygens Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vuitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society, 40th DPS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ithaca, New York, United States. pp.31.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of ethane in the cryovolcanic subsurface of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2008 : Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of ethane in the cryovolcanic subsurface of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany. pp.EPSC2008-A-00555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00389183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for Escaping Water from Ceres' Poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manfroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids, Comets, Meteors 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Baltimore, United States. pp.8337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do clathrate hydrates have any influence on the atmosphere of Mars ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do clathrate hydrates have any influence on the atmosphere of Mars ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Trapping of Noble Gases by Clathrates on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficient Trapping of Noble Gases by Clathrates on Titan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, ., France. pp.1630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Ices in Low-Mass Extrasolar Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ithaca, NY, United States. pp.403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between the impact regimes of the terrestrial planets: implications for isotopic abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Differences between the impact regimes of the terrestrial planets: implications for isotopic abundances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, League City, United States. pp.1391, 1738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient implementation of finite volume method in cometary nuclei modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Orosei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Lunar and Planetary Science Conference, (Lunar and Planetary Science XXXIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lunar and Planetary Institute, Mar 2008, League City, Texas, United States. pp.1275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoresis: Transporting Hot Minerals to Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photophoresis: Transporting Hot Minerals to Comets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.8634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of anthracene in the UV spectrum of comet 1P/Halley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clairemidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bréchignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detection of anthracene in the UV spectrum of comet 1P/Halley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, non renseigné, France. pp.423-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partial Sublimation of the Planetesimals that Formed Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Partial Sublimation of the Planetesimals that Formed Titan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, League City, United States. pp.1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Origin for the Deuterium Enrichment in the Atmosphere of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Lunar and Planetary Science Conference, (Lunar and Planetary Science XXXIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, League City, United States. pp.1691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of anthracene in the UV spectrum of comet 1P/Halley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clairemidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bréchignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Astronomie et d'Astrophysique, Jun 2008, Paris, France. pp.423-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical Enrichment of Deuterium in Titan's Atmosphere: new lights from Cassini-Huygens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vuitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2008 : Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do clathrate hydrates have any influence on the atmosphere of Mars ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient trapping of noble gases by clathrates on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Leaque City (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées SF2A (Société Française d'Astronomie et d'Astrophysique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do clathrate hydrates have any influence on the atmosphere of Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced thermodynamic evolution of planetesimals in the primordial Edgeworth-Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced thermodynamic evolution of planetesimals in the primordial Edgeworth-Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collision-induced thermodynamic evolution of planetesimals in the primordial Edgeworth-Kuiper Belt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.415-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Titan and its Atmosphere: New Lights from Cassini-Huygens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France. pp.416-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France. pp.413-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clathrate hydrates as a trapping mechanism of noble gases in Titan's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clathrate hydrates as a trapping mechanism of noble gases in Titan's atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.425-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PostdamClathrates hydrates as a trapping mechanism of noble gases in Titan's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clathrates d'hydrates : des pièges pour les gaz rares sur Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SF2A (Société Française d'Astronomie et d'Astrophysique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Two Pluto Stellar Approaches In 2006: Results On Pluto's Atmosphere And Detection Of Hydra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Beisker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pasadena, CA, United States. pp.542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium and Cometary Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, League City, Texas, United States. pp.1041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing two Pluto stellar approaches in 2006: results on Pluto's atmosphere and detection of Hydra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Beisker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th annual meeting of the Division of Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pasadena, USA, United States. pp.542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles enrichments and composition of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, League City, Texas, United States. pp.1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles enrichments in Saturn - Predictions for Cassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, League City, Texas, United States. pp.1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 11 July 2005 Charon stellar occultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Cambridge, England, United Kingdom. pp.733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Impact experiment and modelling of cometary nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">non renseigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ., France. pp.44.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations for the deep impact collision from cometary nucleus modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expectations for the deep impact collision from cometary nucleus modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kuiper Belt size distribution constrained by Stellar Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Dhillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Kavellars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Louisville, KY, United States. pp.1069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meudon Multicolor Survey of Outer Solar System Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Monterey, CA, United States. pp.990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia hydrates in the [0-1GPa] pressure range : implications for the internal structure of large icy satellites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pargamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2003, pp.abstract #11388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences haute pression - basse température sur les systèmes glacés : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pargamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2002, pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in the NH3 H2O system in the [0-1GPa] pressure range - implication for the deep liquid layer of large icy satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pargamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.1461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation HP-BT en cellule saphir dans les systèmes H2O-NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pargamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the interior structures and atmospheres of transiting super-Earths and sub-Neptunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Hoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TESS Science Conference II (TSC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, On Line, United States. pp.id.47, </w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5123312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03334968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint NASA/ESA Mission Concept for In Situ Probe Explorations of the Ice Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hofstadter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn Entry Probe Mission Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiraj Venkatapathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Entry Probe Explorations of an Ice Giant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hofstadter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPS meeting #50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Knwoville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRITE (Saturn PRobe Interior and aTmosphere Explorer): A Saturn Entry Probe Mission Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordana Blacksberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the volatile abundance in Hot Jupiters from their parent star metallicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekmezci G.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnson T.V.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1386, 2013, 44th Lunar and Planet. Sc. Conf. Meeting, March 18-22, 2013, The Woodlands, Texas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling Hot Neptunes and Super Earths from their atmospheric signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Pekmezci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit J.-M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1210, 2013, 44th Lunar and Planet. Sc. Conf. Meeting, March 18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling technologies for planetary exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linli Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advenit Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Exploration Horizon 2061</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.249-329, 2023, </w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90226-7.00002-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium Fractionation: The Ariadne’s Thread from the Precollapse Phase to Meteorites and Comets Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bockelée-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pizzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protostars and Planets VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Arizona Press, 2014, </w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_uapress_9780816531240-ch037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles in Protoplanetary Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Pontoppidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Salyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Brittain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protostars and Planets VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_uapress_9780816531240-ch016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin and Evolution of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nimmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titan: Surface, Atmosphere and Magnetosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial to the Topical Collection: In Situ Exploration of the Ice Giants: Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. J. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Atkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 9 pp. </w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00772-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keys of a Mission to Uranus or Neptune, the Closest Ice Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fortney,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Rauscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Marley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Exploration of the Giant Planets and an Entry Probe Concept for Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mysterious Interior of Uranus: Final Report of the 2023 KISS Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hofstadter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravit Helled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany Ehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandy Bethkenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Origins of the Ice Giants through Noble Gas Isotopic Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HD207897 b: A dense sub-Neptune transiting a nearby and bright K-type star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orell-Mique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03458320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canada-France Ecliptic Plane Survey - Full Data Release: The Orbital Structure of the Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Wm. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations for the Deep Impact collision from cometary nuclei modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KBO binaries: are they really primordial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1501"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Mousis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5323-6453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/X-2712-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (296)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial to the Topical Collection: In Situ Exploration of the Giant Planets II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 221 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble gas depletion on Titan: Clathrate sequestration during the open ocean phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amsler Moulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A149. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Ammonia in the Distribution of Volatiles in the Primordial Hydrosphere of Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Amsler Moulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R Glein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Origins and Habitability of the Galilean Moons, 6 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad9925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for Accretion Favoring an Unmelted Callisto and a Differentiated Ganymede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.138. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/add719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primordial Origin of Methane on Eris and Makemake Supported by D/H Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Werlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Benest Couzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 983 (1), pp.L12. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adc134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing NASA Discovery and New Frontiers Class Mission Concepts for the Io Volcano Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred S Mcewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Keszthelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn M Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley G Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (6), pp.134. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/adcab0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of complex organic molecules to the system of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Benest Couzinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Amsler Moulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 545 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M‐Shell and Local Time Variability of the Electron and Magnetic Environments at the Orbit of Callisto as Observed by the Juno and Galileo Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Liboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JA033829. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JA033829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recipes for forming a carbon-rich giant planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01071-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Composition of Europa with the Upcoming Europa Clipper Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T M Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Y Zolotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M S Gudipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220 (5), pp.49. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01069-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04868360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the Trappist-1 system in a dry protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Astronomy &amp; AStrophysics, 682, pp.L10. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The young mini-Neptune HD 207496b that is either a naked core or on the verge of becoming one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. C. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. D. S. Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delgado Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reanalysis of the Composition of K2-106b: An Ultra-short-period Super-Mercury Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Rodríguez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scott Gaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Kolecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/acb04b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior-atmosphere modelling to assess the observability of rocky planets with JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04505564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Europa's Habitability with the Europa Clipper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Vance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen L. Craft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everett Shock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britney E. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-01025-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Stages of Galilean Moon Formation in a Water-depleted Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R Glein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 944 (2), pp.L37. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acb5a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Volatile Composition as Evidence for Hydrothermal Processes Lasting Longer in Triton's Interior than Pluto's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 959, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad09b5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04505551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR and optical radial velocities of the active M dwarf star Gl 388 (AD Leo) with SPIRou at CFHT and SOPHIE at OHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cortés-Zuleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ould-Elhkim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A110. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the reservoirs of volatiles in the protosolar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 670, pp.A28. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-969: a late-K dwarf with a hot mini-Neptune in the desert and an eccentric cold Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lillo-Box</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 669, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04505583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-733 b: A planet in the small-planet radius valley orbiting a Sun-like star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskra Y. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina M. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Goffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202345961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04505575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/CO ratio in comets insensitive to orbital evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noyelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524, pp.5182-5195. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad2092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04198958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subsolar oxygen abundance or a radiative region deep in Jupiter revealed by thermochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.678 - 683. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-01928-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predicted Dearth of Majority Hypervolatile Ices in Oort Cloud Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. R. Gladstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Sandford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac6097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual storage and release of molecular oxygen in comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozge Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-022-01614-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moonraker: Enceladus Multiple Flyby Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, 268 (12pp). </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac9c03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03895409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the UV dose on the formation of complex organic molecules in astrophysical ices: irradiation of methanol ices at 20 K and 80 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura I Tenelanda-Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 515, pp.5009 - 5017. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-2196 b: Rare planet in the hot Neptune desert transiting a G-type star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina M. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskra Y. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ exploration of the giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.975-1013. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09775-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Possible Formation of Jupiter from Supersolar Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac6bf1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for a New Frontiers-Class Uranus Orbiter: System Science at an Underexplored and Unique World with a Mid-scale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Beddingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Dibraccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac5113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample return of primitive matter from the outer Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottaviano Ruesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (2-3), pp.1051-1075. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09811-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HD 137496 system: A dense, hot super-Mercury and a cold Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azevedo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. D. S. Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. C. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Otegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIPRE: A Tool Aiding the Design for Entry Probe Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hofstadter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac6022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Stability of Low-mass Planets with Supercritical Hydrospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. G. Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 931, 143 (7pp). </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac66e2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03688432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile-rich comets ejected early on during Solar System formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noyelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03851803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the structure and seasonal variations of Triton's atmosphere from the 5 October 2017 stellar occultation and previous observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marques Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Gomes-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. F. Strobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, pp.1-43. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Triton light curves from 05/10/2017 (Marques Oliveira+, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marques Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Gomes-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. F. Strobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HD 207897 b: A dense sub-Neptune transiting a nearby and bright K-type star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orell-Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A176. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exogenic origin for the volatiles sampled by the Lunar CRater Observation and Sensing Satellite impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. D. Retherford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28289-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water content trends in K2-138 and other low-mass multi-planetary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, pp.A102. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03582456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the hydrospheres of TRAPPIST-1 planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647 (March), A53 (11 p.). </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03122130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the chemical composition and outgassing of 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marschall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.105194. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature and Composition of Jupiter's Building Blocks Derived from the Water Abundance Measurements by the Juno Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 918 (2), pp.L23. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac1d50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOI-220 b: a warm sub-Neptune discovered by TESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acu Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 505 (3), pp.3361-3379. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Conditions of Titan's and Enceladus's Building Blocks in Saturn's Circumplanetary Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">psj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.50. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/abe0ba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass–Radius Relationships for Irradiated Ocean Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 914 (2), pp.84. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abfa99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03264197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAUSS - genesis of asteroids and evolution of the solar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo-Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejiu Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing-Huen Ip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09800-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Goals and Mission Objectives for the Future Exploration of Ice Giants Systems: A Horizon 2061 Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217 (1), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00769-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Traps of Hypervolatiles in the Protosolar Nebula at the Origin of the Peculiar Composition of Comet C/2016 R2 (PanSTARRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.72. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/abeaa7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on the contribution of early endogenous radiolysis to oxidation in carbonaceous chondrites’ parent bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly E. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Glein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A59. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur ion irradiation experiments simulating space weathering of Solar System body surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 655, pp.A74. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets. XVII. A wealth of new objects: Six cool Jupiters, three brown dwarfs, and 16 low-mass binary stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sahlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A11. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: SOPHIE radial velocities of 27 F/G stars (Dalal+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sahlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/651/A11. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26093/cds/vizier.36510011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Venus Cloud Aerosol and Gas Composition Including Potential Biogenic Materials via an Aerosol-Sampling Instrument Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Nikolić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Cutts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Delitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2021.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03343187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice giant system exploration within ESA’s Voyage 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravit Helled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09759-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: HD 137496 system discovery (Silva+, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dumusque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadjigeorghiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hojjatpanah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/657/A68. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26093/cds/vizier.36570068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: HD 158259 SOPHIE radial velocities (Hara+, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. C. Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stalport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/636/L6. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26093/cds/vizier.36369006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocklines as Cradles for Refractory Solids in the Protosolar Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 901 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abaf47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and Phase Function Measurements with the LONSCAPE Instrument to Determine Physical Properties of Aerosols in Ice Giant Planet Atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (2), pp.Article number 28. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00653-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02492388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stalport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 636, pp.L6. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory experiments to unveil the molecular reactivity occurring during the processing of ices in the protosolar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531 (1 February), pp.art. 116011. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayside thermal inversion in the atmosphere of WASP-19b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Homeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rajpurohit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remnant planetary core in the hot-Neptune desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo A. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vardan Adibekyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward M. Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.39-42. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2421-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ice lines in the formation of Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Helled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. J. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2020.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary system LHS 1140 revisited with ESPRESSO and TESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lillo-Box</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A121. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02981037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Origins of the Ice Giants Through Noble Gas Isotopic Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, pp.99. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00723-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03712900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malgoyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644 (6), pp.A53. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deep composition of Uranus and Neptune from in situ exploration and thermochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamila Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00677-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiated Ocean Planets Bridge Super-Earth and Sub-Neptune Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Naar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 896 (2), pp.L22. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab9530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02876788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the origin of the building blocks of the Ice Giants based on analogue measurements from comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Treat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 491, pp.488-494. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Atmospheric Signatures for Identifying the Source Reservoirs of Volatiles in Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (5), </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00681-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Refractory Composition and Volatile Accretion into Gas Giants in the Protoplanetary Disks of the Sun and WASP-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Pekmezci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 904, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abbd90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin & thermal stability of Arrokoth's and Pluto's ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Cruikshank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Sandford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.114072. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the in Situ Probe Designs from Recent Ice Giant Mission Concept Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (1), </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-0639-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02993672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice Giant Systems: The scientific potential of orbital missions to Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravit Helled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.105030. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2020.105030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass determinations of the three mini-Neptunes transiting TOI-125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fridlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492, pp.5399-5412. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Atmosphere Composition, Structure, Origin, and Exploration, with Particular Focus on Critical in situ Science at the Icy Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil K. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark H. Hofstadter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joong Hyun In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Reh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-0640-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Model Payload for Ice Giant Entry Probe Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00738-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Astudillo-Defru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A17. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for water outgassing of (1) Ceres near perihelion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Opitom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hutsemékers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manfroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A22. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Astudillo-Defru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A18. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exoplanet characterisation in the longest known resonant chain: the K2-138 system seen by HARPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Adibekyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A90. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosulfur Compounds Formed by Sulfur Ion Bombardment of Astrophysical Ice Analogs: Implications for Moons, Comets, and Kuiper Belt Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilissa Vinogradoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 885 (2), pp.L40. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab4e9f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of multiple Rosetta data sets and 3D model calculations of 67P/Churyumov-Gerasimenko coma around equinox (May 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marschall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. -B. Gerig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 328, pp.104-126. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of neutral outgassing of comet 67P/Churyumov-Gerasimenko inbound and outbound beyond 3 AU from ROSINA/DFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Dhooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 630, A30 (10 p.). </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02024859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Surface Roughness of Icy Grains on Molecular Oxygen Chemistry in Molecular Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maggiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gibbons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Clathrate Formation in Europa’s Ocean Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Glein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunter Waite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 885, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab40b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to Planetesimal Condensate Composition beyond the Snowline Based on the Carbon-to-oxygen Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Pekmezci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 887, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4c4a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the stellar properties of M dwarfs with high-resolution spectroscopy from the optical to the near-infrared (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. C. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833500e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jupiter’s Formation in the Vicinity of the Amorphous Ice Snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0a72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Earth-sized exoplanet with a Mercury-like composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Adibekyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lillo-Box</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (5), pp.393 - 400. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0420-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Molecular Oxygen in Comets: Current Knowledge and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0541-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K2-265 b: a transiting rocky super-Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. W. F. Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A77. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the stellar properties of M dwarfs with high-resolution spectroscopy from the optical to the near-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. C. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on the Contribution of Endogenic Radiolysis to the Presence of Molecular Oxygen in Comet 67P/Churyumov–Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Teolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Nicolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozge Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 864 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aad22f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Molecular Oxygen via Irradiation of Ice Grains in the Protosolar Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maggiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 858 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aab6b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium, Potassium, and Calcium in Europa: An Atomic Journey through Water Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozge Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Markovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865, pp.L16. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aae091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01883891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets XIII. Two planets around M-dwarfs Gl617A and Gl96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Astudillo-Defru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A103. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gas Abundance Ratios Indicate the Agglomeration of 67P/Churyumov-Gerasimenko from Warmed-up Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aadf89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Clathrate Hydrate As Seen from Grand Canonical Monte Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Fábián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pál Jedlovszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photospheric properties and fundamental parameters of M dwarfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. C. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Homeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 610, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific rationale for Uranus and Neptune in situ explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, pp.12-40. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Gas Abundance Ratios Indicate the Agglomeration of 67P/Churyumov–Gerasimenko from Warmed-up Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (1), pp.L11. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aadf89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn’s Formation and Early Evolution at the Origin of Jupiter’s Massive Moons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (5), pp.224. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aabcc7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krypton isotopes and noble gas abundances in the coma of comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.eaar6297. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar6297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01877545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Studies of Methane and Its Relationship to Prebiotic Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensei Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf D. Geppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils G. Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.786 - 812. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2016.1492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIifferent origins or different evolutions? Decoding the spectral diversity among C-type asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castillo-Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (2), </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/153/2/72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Super-Earth Interiors from Stellar Abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (1), pp.93. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa965a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Radiogenic Heating on the Formation Conditions of Comet 67P/Churyumov–Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 839 (1), pp.L4. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa6839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenon isotopes in 67P/Churyumov-Gerasimenko show that comets contributed to Earth's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V. Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 356 (6342), pp.1069-1072. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aal3496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01670669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Sulphur Dimers (S 2 ) in Cometary Ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 835 (2), </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa5279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebble Accretion at the Origin of Water in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 845 (2), </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa80e6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonated ions as systemic trapping agents for noble gases: From electronic structure to radiative association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Bacchus-Montabonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (13), pp.134305. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4994630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise masses for the transiting planetary system HD 106315 with HARPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. C. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delgado Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface characterization of 67P/Churyumov-Gerasimenko's abydos site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 822 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/822/2/98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of volatile elements (H, C, N, noble gases) on Earth and Mars in light of recent results from the ROSETTA cometary mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Sano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Internal Structures and Compositions of Proxima Centauri b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 831, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/831/2/L16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAPPING OF NOBLE GASES BY RADIATIVE ASSOCIATION WITH ${{\rm{H}}}_{3}^{+}$ IN THE PROTOSOLAR NEBULA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C. Bacchus-Montabonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 821 (2), pp.L33. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/821/2/L33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prebiotic chemicals--amino acid and phosphorus--in the coma of comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (5), e1600285 (5 p.). </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1600285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN OF MOLECULAR OXYGEN IN COMET 67P/CHURYUMOV-GERASIMENKO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 823 (2), </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/823/2/L41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protosolar nebula origin for the ices agglomerated by comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 819 (2), pp.L33. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/819/2/L33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian zeolites as a source of atmospheric methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 278, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of ethane in Titan's hydrocarbon lakes and seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason D. Hofgartner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.37-40. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of clathrates in comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtha Hässig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (4), </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1501781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral energy distribution of M-subdwarfs: A study of their atmosphere properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Rajpurohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Homeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A33. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Time Resolution In-situ Investigation of Major Cometary Volatiles around 67P/C-G at 3.1 - 2.3 AU Measured with ROSINA-RTOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Mall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 819 (2), pp.126. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/819/2/126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01287167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the disequilibrium species for Jupiter and Saturn: Implications for Juno and Saturn entry probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong P Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 276, pp.21--38. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONCILING THE ORBITAL AND PHYSICAL PROPERTIES OF THE MARTIAN MOONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 828 (2), </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/828/2/109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Mars volcanic sulfur storage in the upper cryosphere and formation of transient SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-rich atmospheres during the Hesperian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.2226-2233. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 Feb 19 outburst of comet 67P/CG: an ESA Rosetta multi-instrument study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stephen Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462 (Suppl. 1), pp.S220-S234. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01368002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn entry probe mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Venkatapathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.80-103. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic constraints on the source of Pluto's nitrogen and the history of atmospheric escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (SI), pp.104--109. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low CO/CO2 ratios of comet 67P measured at the Abydos landing site by the Ptolemy mass spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sheridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 583, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evolution of Comets Review article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilbert-Lepoutre A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoefner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (1-4), pp.271-296. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints from Comets on the Formation and Volatile Acquisition of the Planets and Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197, pp.297-342. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0161-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-dependent outgassing of comet 67P/Churyumov-Gerasimenko from ROSINA/DFMS. Implications for nucleus heterogeneity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hässig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 583, A4 (8 p.). </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01206306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Methane, Hydrogen, and Organic Compounds in Ultramafic-Hosted Hydrothermal Vents of the Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Konn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. G. Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.381-399. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2014.1198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">67P/Churyumov-Gerasimenko, a Jupiter family comet with a high D/H ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (6220), 3 p. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane Clathrates in the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.308-326. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2014.1189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebular dead zone effects on the D/H ratio in chondrites and comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 583, pp.A58. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulation of Callisto's exosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vorburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 262, pp.14--29. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of argon in the coma of comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (8), pp.E1500377 </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1500377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comets as Tracers of Solar System Formation and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bockelée-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (1-4), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0215-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evolution of Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Höfner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197, pp.271-296. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Composition of the Protosolar Disk and the Formation Conditions for Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Willacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Charnley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (1-4), pp.151-190. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular nitrogen in comet 67P/Churyumov-Gerasimenko indicates a low formation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6231), pp.232-235. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaa6100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative planetology of the history of nitrogen isotopes in the atmosphere of Titan and Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 254, pp.259-261. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral Na in Cometary Tails as a Remnant of Early Aqueous Alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 801 (2), pp.L30. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/801/2/L30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple van't Hoff law for calculating Langmuir constants in clathrate hydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Richard Dahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 448, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A similar to 32-70 K FORMATION TEMPERATURE RANGE FOR THE ICE GRAINS AGGLOMERATED BY COMET 67 P/CHURYUMOV-GERASIMENKO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lectez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 805 (1), </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/805/1/L1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variability and heterogeneity in the coma of 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtha Hässig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (6220), </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaa0276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pits Formation From Volatile Outgassing on 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilbert-Lepoutre A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorda L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 814 (1), pp.L5. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/814/1/L5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPLANETARY DUST PARTICLES AS SAMPLES OF ICY ASTEROIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. P. Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 806 (2), </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/806/2/204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible evidence for a methane source in Enceladus' ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunter Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (5), pp.1334--1339. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL063013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Studies Towards Understanding Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murthy S. Gudipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninette Abou mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven B. Charnley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (1), pp.101-150. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0192-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Jupiter's deep water abundance from disequilibrium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Gierasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 250, pp.154--164. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundant molecular oxygen in the coma of comet 67P/Churyumov–Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 526 (7575), pp.678-681. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Studies Towards Understanding Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murthy Gudipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninette Abou mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Charnley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (1-4), pp.101-150. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-015-0192-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific rationale for Saturn׳s in situ exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (Part A), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2014.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the capabilities of an orbiter for monitoring the entry of interplanetary matter into the terrestrial atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaubaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I. Gritsevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103, pp.238-249 (IF 1,630). </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of nitrogen on Jupiter and Saturn from the &amp;lt;sup&amp;gt;15&amp;lt;/sup&amp;gt;N/&amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;N ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Greathouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. J. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 238, pp.170-190. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of Pluto's environment through stellar occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A144. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD A UNIQUE NITROGEN ISOTOPIC RATIO IN COMETARY ICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pirali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuël Jehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vervloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hutsemékers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 780 (2), pp.L17. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/780/2/L17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-rich Planet Formation in a Solar Composition Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ali Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 785 (2), pp.125-131. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IR spectra of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; isotopologues and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; trapped In type I clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Richard Dahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, 03008 (2p.). </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20140203008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium composition between liquid and clathrate reservoirs on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 239, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MEASURED COMPOSITIONS OF URANUS AND NEPTUNE FROM THEIR FORMATION ON THE CO ICE LINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 793 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/793/1/9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protosolar Ammonia as the Unique Source of Titan's nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 788 (2), pp.L24. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/788/2/L24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights On Saturn's Formation From Its Nitrogen Isotopic Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 796 (2), pp.L28. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/796/2/L28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science case for an orbital mission to Uranus: Exploring the origins and evolution of ice giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Arridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Agnor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, part A, pp.122-140. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental Methods for Professional and Amateur Collaborations in Planetary Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (1-2), pp.91-191. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-014-9379-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the abundances of noble and biologically relevant gases in Lake Vostok, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (4), pp.380-390. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2012.0907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assesments of the Martian Hydrosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Hauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174 (1-4), pp.155-212. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-012-9946-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase sequestration of noble gases in the protosolar nebula: possible consequences on the outer solar system composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ozgurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 777 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/777/1/29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outgassing history and escape of the Martian atmosphere and water inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morschhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Niles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174 (1-4), pp.113-154. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-012-9943-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible noble gas deficiency of Pluto's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schindhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 225, pp.856-861. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clathrate hydrate formation on early Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (2), pp.878-891. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRATUM: “AN ESTIMATE OF THE CHEMICAL COMPOSITION OF TITAN'S LAKES” (2009, ApJL, 707, L128)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Lavvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vuitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 768 (1), pp.L23. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/768/1/L23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimate of the composition of Lake Vostok and other Antarctic subglacial lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.1209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile trapping in Martian clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan E. Elwood Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174 (1-4), pp.213-250. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-012-9942-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's lakes chemical composition: sources of uncertainties and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.99-107. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 12C/13C ratio on Titan from Cassini INMS measurements and implications for the evolution of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Teolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Westlake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 749, pp.160. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/749/2/160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The remarkable surface homogeneity of the Dawn mission target (1) Ceres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217 (1), pp.20-26. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and characterization of Neptune's near-polar stratospheric hot spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yanamandra-Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet. Space Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.161-167. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and characterization of Neptune's near-polar stratospheric hot spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padma Yanamandra-Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.161-167. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual origin of the nitrogen deficiency in comets: selective volatile trapping in the nebula and postformation radiogenic heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita L. Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hunter Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757 (2), pp.146. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetesimal compositions in exoplanet systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madhusdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757 (2), pp.192. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cometary nucleus model considering all phase changes of water ice: amorphous, crystalline and clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A82. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranus Pathfinder: exploring the origins and evolution of Ice Giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Arridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig B. Agnor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2-3), pp.753-791. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9251-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EChO - Exoplanet Characterisation Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.311-353. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-012-9303-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Possible Carbon-rich Interior in Super-Earth 55 Cancri e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madhusudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. M. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 759 (28), pp.L40. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/759/2/L40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebular water depletion as the cause of Jupiter's low oxygen abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhusudhan N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.V. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 751 (1), pp.L7. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/751/1/L7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars cryosphere: A potential reservoir for heavy noble gases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (1), pp.80-87. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cometary nucleus model taking into account all phase changes of water ice: amorphous, crystalline, and clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A82. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;sup&amp;gt;12&amp;lt;/sup&amp;gt;C/&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C Ratio on Titan from Cassini INMS Measurements and Implications for the Evolution of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunter Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Teolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian A. Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 749, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/749/2/160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03622408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoretic transport of hot minerals in the primordial nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.A106. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of the aerosol debris cloud produced by the 2009 impact on jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pérez-Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214 (2), pp.462. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of clathrate hydrates in comets 67P/Churyumov-Gerasimenko and 46P/Wirtanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525, pp.A144. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of Titan's atmospheric noble gases by their sequestration in surface clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 740, pp.L9. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/740/1/L9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-rich giant planets: spectra, thermal inversions and formation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madhusudhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.191. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/743/2/191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for water vaporization on Ceres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manfroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 142, pp.125. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/142/4/125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheric influence, size and possible asteroidal nature of the july 2009 Jupiter impactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Yanamandra-Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211, pp.587-602. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMOVAL OF TITAN'S ATMOSPHERIC NOBLE GASES BY THEIR SEQUESTRATION IN SURFACE CLATHRATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunter Waite, Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 740 (1), pp.L9. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/740/1/L9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoretic transport of hot minerals in the solar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.A106. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovian Temperature and Cloud Variability during the 2009-2010 Fade of the South Equatorial Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Simon-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane in the atmosphere of the transiting hot Neptune GJ436b?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Kipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 731, pp.16. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/731/1/16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of the aerosol debris cloud produced by the 2009 impact on Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pérez-Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214, pp.462-476. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus chemistry on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212, pp.751-761. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidizing proto-Titan: constraints from N2 formation by impact shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ishimaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 741, pp.L10. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/741/1/L10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Volatile Enrichments and Heavy Element Content in HD 189733b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Zahnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 727 (2), pp.77. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovian temperature and cloud variability during the 2009-2010 fade of the south equatorial belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simon-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. De Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 213, pp.564-580. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of clathrate hydrates in comets 67P/Churyumov-Gerasimenko and 46P/Wirtanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525, pp.A144. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane in the Atmosphere of the Transiting Hot Neptune GJ436B?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Kipping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 731, </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/731/1/16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03625198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE CANADA-FRANCE ECLIPTIC PLANE SURVEY—FULL DATA RELEASE: THE ORBITAL STRUCTURE OF THE KUIPER BELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wm. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 142 (4), pp.131. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/142/4/131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE FORMATION LOCATION OF URANUS AND NEPTUNE AS CONSTRAINED BY DYNAMICAL AND CHEMICAL MODELS OF COMETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold A. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734 (2), pp.L30. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/734/2/L30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of predicted gas hydrate occupancies on treatment of intermolecular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.104510 : 1-9. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3352570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal structure and composition of Jupiter's great red spot from high-resolution thermal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yanamandra-Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Parrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208, pp.306-328. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLATHRATE HYDRATES FORMATION IN SHORT-PERIOD COMETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708 (1), pp.812-816. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT REGIMES AND POST-FORMATION SEQUESTRATION PROCESSES: IMPLICATIONS FOR THE ORIGIN OF HEAVY NOBLE GASES IN TERRESTRIAL PLANETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 714 (2), pp.1418-1423. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/714/2/1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile inventories in clathrate hydrates formed in the primordial nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 147, pp.509. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c003658g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jupiter's stratospheric hydrocarbons and temperatures after the july 2009 impact from VLT infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. De Pater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 524, pp.46-59. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile inventories in clathrate hydrates formed in the primordial nebula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 147, pp.509-525. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C003658G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of methanol on the crystallization of Titan's primordial ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanchez-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 724, pp.887-894. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/724/2/887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the possible role of hydrocarbon lakes in the origin of Titan's noble gas atmospheric depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 721, pp.L117-L120. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/721/2/L117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clathrate hydrates formation in short period comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708 (1), pp.812-816. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE CANADA-FRANCE ECLIPTIC PLANE SURVEY—L3 DATA RELEASE: THE ORBITAL STRUCTURE OF THE KUIPER BELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Wm. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (6), pp.4917-4935. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/137/6/4917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canada-France ecliptic plane survey - first year data release: the orbital structure of the Kuiper belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Wm Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (6), pp.4917-4935. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/137/6/4917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can collisional activity produce a crystallization of Edgeworth-Kuiper Belt comets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 397 (1), pp.L74-L78. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2009.00687.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TandEM: Titan and Enceladus mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil K. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.893-946. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9103-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ESTIMATE OF THE CHEMICAL COMPOSITION OF TITAN's LAKES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Lavvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vuitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707 (2), pp.L128-L131. </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/L128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPLACE: A mission to Europa and the Jupiter System for ESA's Cosmic Vision Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reta Beebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.849-892. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9127-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3+ as a trap for noble gases-3: Multiple trapping of neon, argon, and krypton in XnH3+ (n=1–3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.174313. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3126777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the methane trapping in Martian surface clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet. Space Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between the impact regimes of the terrestrial planets: implications for primordial D:H ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1338-1345. </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the minimum masses of heavy elements in the envelopes of Jupiter and Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 696 (2), pp.1348-1354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation conditions of Enceladus and origine of its methane reservoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 701, pp.39-42. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/701/1/L39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOVERY OF THE FIRST RETROGRADE TRANSNEPTUNIAN OBJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 697 (2), pp.L91-L94. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/L91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter l'Univers grâce à des Systèmes Oscillants: les Etoiles Céphéides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (918), pp.923-939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clathration of volatiles in the solar nebula and implications for the origin of Titan's atmosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.1780-1786. </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/691/2/1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can collisional activity produce a crystallization of Edgeworth-Kuiper Belt comets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 397 (1), pp.L74-L78. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2009.00687.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental abundances and minimum mass of heavy elements in HD 189733b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Showman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.1671-1674. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation conditions of Enceladus and origin of its methane reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 701, pp.L39-L42. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/701/1/L39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primordial origin for the atmospheric methane of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (2), pp.749-751. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between the impact regimes of the terrestrial planets: Implications for primordial D:H ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (12), pp.1338-1345. </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of argon, krypton and xenon into clathrates on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Swindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 203, pp.66-70. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of the first retrograde transneptunian object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. N. Ashby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 697 (2), pp.L91-L94. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/L91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evolution of the major constituents of Titan's atmosphere based on Cassini data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunter Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (14-15), pp.1917-1930. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoresis: Transporting Hot Minerals to Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM2008, LPI Contribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1405, pp.8364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primordial origin for the atmospheric methane of Saturn’s moon Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunter Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (2), pp.749-751. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order hydrocarbons, 40Ar, and deuterium in the plume of Saturn's icy moon Enceladus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Waite Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Mckinnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 460, pp.498-490. </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evolution of the major constituents of Titan's atmosphere based on Cassini data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Magee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1917-1930. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of volatiles in the Main Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 383 (3), pp.1269-1280. </w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12653.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extreme Kuiper Belt Binary 2001 QW322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 322 (5900), pp.432-434. </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1163148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canada-France Ecliptic Plan Survey: L3 Data Release and the Orbital Structure of the Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett J Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Wm. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM2008, LPI Contribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1405, pp.8378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Retrograde Transneptunian Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett J Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ashby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.38.05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical Enrichment of Deuterium in Titan's Atmosphere: New Insights from Cassini-Huygens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vuitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 689, pp.L61-L64. </w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/595677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00360104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of Noble Gases by H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; in Protoplanetary Disks and Outer Solar System Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 673, pp.637. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/523925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of noble gases by H3+ in protoplanetary disks and outer solar system composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 673 (1), pp.637-646. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/523925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of Ethane in the Cryovolcanic Subsurface of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 677 (1), pp.L67-L70. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/587141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00360438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing characteristics of Jupiter's little red spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Simon-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. A. Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135, pp.2446-2452. </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/135/6/2446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation into the trapping of noble gases by clathrates on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.1607-1617. </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2008.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints from deuterium on the formation of icy bodies in the Jovian system and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.1585-1595. </w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2008.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme Kuiper Belt binary 2001 QW322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett J Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 322 (5900), pp.432-434. </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1163148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Ices in Low-Mass Extrasolar Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 681, pp.1624-1630. </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/588777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Anthracene in Comet 1P/Halley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clairemidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brechignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 492 (1), pp.245-250. </w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200809497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Formation Regions of Comets from their D:H Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100 (1-2), pp.43-56. </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-006-9096-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Formation Regions of Comets from their D:H Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.43-56. </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-006-9096-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The photophoretic sweeping of dust in transient protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 462 (3), pp.977-987. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clathrate hydrates as a sink of noble gases in Titan's atmosphere Astron. Astrophys., 474(2), L17-L20, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474 (2), pp.L17-L20. </w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Titan in Saturn's subnebula: constraints from Huygens probe measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 465(3), pp.1051-1060. </w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoresis as a source of hot minerals in comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Horner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 466 (2), pp.L9-L12. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoresis as a source of hot minerals in comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 466 (2), pp.L9-L12. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the Kuiper Belt by High-Precision Photometric Stellar Occultations: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dhillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bickerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.819-822. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/505623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's internal structure and carbon enrichment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 449, pp.411-415. </w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Jovian subnebula : II. Composition of regular satellites ices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 448, pp.771-778. </w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Fischer-Tropsch catalysis in Jovian subnebular chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 459(3), pp.965-968. </w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20064947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluto Iii (Hydra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Bureau Electronic Telegrams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 610, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and presurvey results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185 (2), pp.508-522. </w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and pre-survey results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185 (2), pp.508-522. </w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and presurvey results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185, pp.508-522. </w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CFEPS Kuiper Belt Survey: Strategy and pre-survey results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185, pp.508-522. </w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the Kuiper Belt by High-Precision Photometric Stellar Occultations: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dhillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bickerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.819-822. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/505623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meudon Multicolor Survey (2MS) of Centaurs and trans-neptunian objects: extended dataset and status on the correlations reported</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 174 (1), pp.90-104. </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2004.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Jovian subnebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 439, pp.1205-1213. </w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20052841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meudon Multicolor Survey (2MS) of Centaurs and Trans-Neptunian objects: extended dataset and status on the correlations reported.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 174, pp.90-104. </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2004.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations for the Deep Impact collision from modelling of cometary nuclei.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 362 (1), pp.L40-L44. </w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00070.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations for the Deep Impact collision from modelling of cometary nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 362 (1), pp.L40-L44. </w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00070.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Jupiter and Saturn formation models meet observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mordasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 626, pp.57-60. </w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/431325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KBO binaries: how numerous were they?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168 (2), pp.409-419. </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2003.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the presence of volatiles in Ganymede and Callisto from an evolutionary turbulent model of the Jovian subnebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.361-370. </w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2003.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of faint irregular satellites of Uranus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Milisavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 169 (2), pp.474-481. </w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2004.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of five irregular moons of Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Grav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (7002), pp.865-867. </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evolutionary Turbulent Model of Saturn's Subnebula: Implications for the Origin of the Atmosphere of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bockelée-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 156, pp.162-175. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/icar.2001.6782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The D/H Ratio in Methane in Titan: Origin and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Coustenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 159, pp.156-165. </w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/icar.2002.6930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in the NH3-H2O system in the [0,1 GPa] pressure range - implications for the deep liquid layer of large icy satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pargamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (24), pp.45-1 45-4. </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GL015812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing the composition of Jupiter's envelope from the gas phase of the protosolar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Noble Gas Isotopic Composition for Understanding the Origins of the Ice Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hofstadter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of phyllosilicates in shaping the Galilean moons' density gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Glein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the reservoir of volatiles in the protosolar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-5270, </w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Exploration of the atmospheres of the Ice Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-13077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moonraker - an Enceladus Multiple Flyby Mission Submitted to the ESA 2021 M-class Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Durry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar Comets Ejected Early In Solar System Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noyelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Science Payload for an Uranus Entry Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and thermochemical modeling of gas and ice giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the existence of low-mass planets with supercritical hydrospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03753121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllosilicates as a source of water in the Trappist-1 protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior-atmosphere modelling of JWST rocky planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuna Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the reservoir of volatiles in the protosolar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile-rich comets ejected early during Solar System formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noyelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar Comets Ejected Early In Solar System Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noyelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, The Woodlands, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior structure and possible existence of irradiated ocean planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-904, </w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Jupiter's envelope from supersolar gas in the protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of refractory species in the vicinity of rocklines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-dimensional model of the Jovian circumplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schneeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Goals and Mission Objectives for the Future Exploration of Ice Giants Systems: a Horizon 2061 Perspective \textemdash Part I: From Science Questions to Measurement Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual meeting, France. pp.224, </w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.74655a02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New-Frontiers (NF) Class In-Situ Exploration of Venus: The Venus Climate and Geophysics Mission Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Akins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bullock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Science and Astrobiology Decadal Survey 2023-2032 white paper e-id. 346; Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.08e447f4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONSCAPE: Light Optical Nephelometer Sizer and Counter for Aerosols in Planetary Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. 14 pp., </w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the interior structures and atmospheres of multiplanetary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plato Mission Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Spain. </w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5564164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-Radius relationships of small, highly irradiated exoplanets with small water mass fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03317763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Goals and Mission Objectives for the Future Exploration of Ice Giants Systems: a Horizon 2061 Perspective \textemdash Part II: Mission scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual meeting, France. pp.341, </w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.133c9151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the interior structures and atmospheres of multiplanetary systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo A. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.306-322, </w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03313865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the UV flux and temperature on the formation of complex organic molecules in astrophysical ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Isabel Tenelanda-Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.EPSC2021-239, </w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/espc2021-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Io's dry body shaped by atmospheric instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.306-322, </w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03313836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Exploration of the Exoplanet Next Door: Revealing the Chemistry, Habitability and Evidence of Biological Processes in the Clouds of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Cutts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Seager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASTCS8 Habitable Worlds 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, United States. pp.1115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the distribution of volatiles in the Galilean moons' primordial hydrospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Isabel Tenelanda-Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, France. pp.EPSC2021-248, </w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/espc2021-248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the interior structures and atmospheres of Multiplanetary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, France. pp.355-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03688519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the composition of Jupiter's building blocks from Juno water measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, France. pp.EPSC2021-197, </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/espc2021-197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the structure of irradiated ocean planets - implications for mass-radius relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03306171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Frontiers-class Uranus Orbiter: A Case For Exploring The Feasibility of Achieving Multidisciplinary Science With a Mid-scale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I J Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C B Beddingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R O Chancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Dibraccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Hedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, The Woodlands, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-consistent thermodynamic approach to compute the interiors of irradiated ocean planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Aguichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Unknown Region. pp.EPSC2020-610, </w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04477316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of complex organosulfur compounds by sulfur implantation in astrophysical ice analogs - implications for the chemical evolution of the surface of icy objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilissa Vinogradoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GU General Assembly Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LONSCAPE instrument, a Light Optical Nephelometer Sizer and Counter for Aerosols in Planetary Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-3495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02610591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration of 67P/Churyumov-Gerasimenko from clathrates and crystalline ices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPC-DPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genevae, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular reactivity of ices in the protosolar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. EPSC-DPS2019-914-1 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can sulfur implantation in interstellar ice analogs lead to the formation of sulfur-bearing organics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific rationale and concepts for in situ probe exploration of Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018, Proceedings from the conference held 4-13 April, 2018 in Vienna, Austria, p.4436</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ optical measurement of the interplanetary dust concentration from Earth's orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vaubaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-2393-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03566338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn Entry Probe Mission Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atkinson D.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiraj Venkatapathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02949290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn Entry Probe Mission: a Proposal in Response to the ESA M5 Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017, proceedings from the conference held 23-28 April, 2017 in Vienna, Austria., p.10664</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.10664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Noble Gas Abundances in the Coma of Comet 67P/Churyumov-Gerasimenko from Rosetta/ROSINA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans R. Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01676642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific rationale and concepts for in situ probe exploration of Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017, held 17-22 September, 2017 in Riga Latvia, id. EPSC2017-299</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn Entry Probe Mission: a Proposal in Response to the ESA M5 Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017, held 17-22 September, 2017 in Riga Latvia, id. EPSC2017-305</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of zeolites on Mars: possible source of its atmospheric methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellat J.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouley S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassefière E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, The Woodlands, Texas, United States. pp.2768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble gases Ar, Kr and Xe measured in the coma of Comet 67P/Churyumov-Gerasimenko: implications to early solar system formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Bieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03573486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O related species in the neutral coma of 67P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.P33E-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01248311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebular dead zone effects on the D/H ratio in chondrites and comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. p.2644-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the ices agglomerated by Comet 67P/Churyumov-Gerasimenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Luspay-Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPS 47 Annual Meeting for Division for Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Astronomical Society, Nov 2015, Washington, United States. pp.2644-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C/O: Effects on Habitability of Stellar Exoplanet Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrence V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Sevin Peckmezci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikku Madhusudhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. p.2644-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplanetary Dust Particles As Samples of Icy Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. p.2644-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral Na in comet tails: a chemical story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guilbert-Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01214273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Rationale and Concepts for an In Situ Saturn Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal. pp.2581-2650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03577341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected constraints on the outer solar system formation conditions from the Rosetta-ROSINA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.P33D-4051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-SO2 clathrate hydrate formation on early Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dartois E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPOV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.01004, </w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20140201004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling IR spectra of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; isotopologues and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; trapped in type I clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Richard Dahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPOV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.03008, </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20140203008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Probe Science at Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy A. Simon-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil K. Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cometary Nitrogen-Noble gases and the Origin of the Oceans: Waiting for ROSINA-Rosetta Data (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursina Calmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Altwegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Balsiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiva Bar-Nun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.P33D-4044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cometary Nucleus Model Taking into Account all Phases of Water Ice: Amorphous, Crystalline and Clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids, Comets, Meteors 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Niigata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPOV 2012, Environnemnts planétaires et origines de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation de clathrates hydrates de CO2-SO2 sur Mars primitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation into the trapping of volatiles by clathrates in Lake Vostok, Antarctica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassefière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress, EPSC2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of clathrate hydrates in cleaning the noble gases of Titan's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrates and the storage of volatile species in the martian near subsurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakhlifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISSI Europlanet Worshop : Quantifying the Martian Geochemical Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science of EChO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Tinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Y.-K. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin A. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Grenfell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysics of Planetary Systems: Formation, Structure, and Dynamical Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921311020448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted occupancies in gas hydrates on Titan and Mars : sensitivity on treatment of intermolecular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of volatiles into clathrates on Pluto and Triton: preliminary results European Planetary Science Congress 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incorporation of volatiles into clathrates on Pluto and Triton: preliminary results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Clathrates dans les environnements naturels: études thermodynamiques et méthodes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence de la précision du calcul de l'énergie potentielle d'interaction hôte-eau sur les taux d'occupation dans les clathrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Volatile Enrichments in HD189733b from Internal Structure Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zahnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pasadena CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the influence of clathrate hydrates on the atmosphere of Mars and Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Swindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The trapping of Ar, Kr, and Xe in martian clathrates and the possibility of detecting clathrates on Mars by seasonal changes in the Xe/Kr ratio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Evolution of Planetesimals in the Primordial Edgeworth-Kuiper Belt Induced by Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamic Evolution of Planetesimals in the Primordial Edgeworth-Kuiper Belt Induced by Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoretic transport of hot minerals in the solar nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photophoretic transport of hot minerals in the solar nebula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Serpentinization the Source of Titan's Atmospheric Methane?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is Serpentinization the Source of Titan's Atmospheric Methane?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, The Woodlands, United States. pp.1182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the influence of clathrate hydrates on atmosphere of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the influence of clathrate hydrates on the atmosphere of Mars and Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the influence of clathrate hydrates on the atmosphere of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the influence of clathrate hydrates on the atmosphere of Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ., France. pp.1264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation conditions of Enceladus and origin of its methane reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Waite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation conditions of Enceladus and origin of its methane reservoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clathration of volatiles in cometary nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clathration of volatiles in cometary nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences Between the Impact Regimes of the Terrestrial Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Differences Between the Impact Regimes of the Terrestrial Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of the lakes of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lavvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced thermodynamic evolution of planetesimals in the primordial Edgeworth-Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collision-induced thermodynamic evolution of planetesimals in the primordial Edgeworth-Kuiper Belt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.415-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Titan and its Atmosphere: New Lights from Cassini-Huygens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of ethane in the cryovolcanic subsurface of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany. pp.EPSC2008-A-00555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00389183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for Escaping Water from Ceres' Poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manfroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids, Comets, Meteors 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Baltimore, United States. pp.8337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequestration of ethane in the cryovolcanic subsurface of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2008 : Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Trapping of Noble Gases by Clathrates on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficient Trapping of Noble Gases by Clathrates on Titan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, ., France. pp.1630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Ices in Low-Mass Extrasolar Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ehrenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ithaca, NY, United States. pp.403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between the impact regimes of the terrestrial planets: implications for isotopic abundances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Differences between the impact regimes of the terrestrial planets: implications for isotopic abundances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, League City, United States. pp.1391, 1738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient implementation of finite volume method in cometary nuclei modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Orosei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Lunar and Planetary Science Conference, (Lunar and Planetary Science XXXIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lunar and Planetary Institute, Mar 2008, League City, Texas, United States. pp.1275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do clathrate hydrates have any influence on the atmosphere of Mars ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do clathrate hydrates have any influence on the atmosphere of Mars ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une possible influence des clathrates hydrates sur la composition de l'atmosphère de Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Clathrates dans les environnements naturels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Constraints on Photochemical Enrichment of Deuterium in Titan's Atmosphere from Cassini-huygens Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vuitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society, 40th DPS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Ithaca, New York, United States. pp.31.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoresis: Transporting Hot Minerals to Comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photophoresis: Transporting Hot Minerals to Comets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.8634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of anthracene in the UV spectrum of comet 1P/Halley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clairemidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bréchignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detection of anthracene in the UV spectrum of comet 1P/Halley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, non renseigné, France. pp.423-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partial Sublimation of the Planetesimals that Formed Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Partial Sublimation of the Planetesimals that Formed Titan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, League City, United States. pp.1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Origin for the Deuterium Enrichment in the Atmosphere of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moudens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Lunar and Planetary Science Conference, (Lunar and Planetary Science XXXIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, League City, United States. pp.1691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of anthracene in the UV spectrum of comet 1P/Halley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clairemidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bréchignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Astronomie et d'Astrophysique, Jun 2008, Paris, France. pp.423-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical Enrichment of Deuterium in Titan's Atmosphere: new lights from Cassini-Huygens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moudens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vuitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2008 : Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do clathrate hydrates have any influence on the atmosphere of Mars ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient trapping of noble gases by clathrates on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Leaque City (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées SF2A (Société Française d'Astronomie et d'Astrophysique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do clathrate hydrates have any influence on the atmosphere of Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced thermodynamic evolution of planetesimals in the primordial Edgeworth-Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clathrates d'hydrates : des pièges pour les gaz rares sur Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SF2A (Société Française d'Astronomie et d'Astrophysique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An improved numerical treatment of heat and mass transfers in cometary nuclei models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France. pp.413-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France. pp.416-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clathrate hydrates as a trapping mechanism of noble gases in Titan's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clathrate hydrates as a trapping mechanism of noble gases in Titan's atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.425-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photophoretic transport as a carrier of hot minerals found in Comet 81 P/Wild2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PostdamClathrates hydrates as a trapping mechanism of noble gases in Titan's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ballenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Picaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing two Pluto stellar approaches in 2006: results on Pluto's atmosphere and detection of Hydra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Beisker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th annual meeting of the Division of Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pasadena, USA, United States. pp.542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Two Pluto Stellar Approaches In 2006: Results On Pluto's Atmosphere And Detection Of Hydra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Beisker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pasadena, CA, United States. pp.542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium and Cometary Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, League City, Texas, United States. pp.1041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations for the deep impact collision from cometary nucleus modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expectations for the deep impact collision from cometary nucleus modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles enrichments and composition of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, League City, Texas, United States. pp.1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles enrichments in Saturn - Predictions for Cassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, League City, Texas, United States. pp.1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 11 July 2005 Charon stellar occultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Cambridge, England, United Kingdom. pp.733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Impact experiment and modelling of cometary nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">non renseigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ., France. pp.44.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kuiper Belt size distribution constrained by Stellar Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Dhillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Kavellars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Louisville, KY, United States. pp.1069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meudon Multicolor Survey of Outer Solar System Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Monterey, CA, United States. pp.990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia hydrates in the [0-1GPa] pressure range : implications for the internal structure of large icy satellites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pargamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2003, pp.abstract #11388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences haute pression - basse température sur les systèmes glacés : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pargamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2002, pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in the NH3 H2O system in the [0-1GPa] pressure range - implication for the deep liquid layer of large icy satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pargamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.1461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation HP-BT en cellule saphir dans les systèmes H2O-NH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pargamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the interior structures and atmospheres of transiting super-Earths and sub-Neptunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Hoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TESS Science Conference II (TSC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, On Line, United States. pp.id.47, </w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5123312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03334968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint NASA/ESA Mission Concept for In Situ Probe Explorations of the Ice Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hofstadter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn Entry Probe Mission Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiraj Venkatapathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Entry Probe Explorations of an Ice Giant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hofstadter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPS meeting #50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Knwoville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRITE (Saturn PRobe Interior and aTmosphere Explorer): A Saturn Entry Probe Mission Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordana Blacksberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling Hot Neptunes and Super Earths from their atmospheric signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali-Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Pekmezci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit J.-M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1210, 2013, 44th Lunar and Planet. Sc. Conf. Meeting, March 18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the volatile abundance in Hot Jupiters from their parent star metallicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekmezci G.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnson T.V.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1386, 2013, 44th Lunar and Planet. Sc. Conf. Meeting, March 18-22, 2013, The Woodlands, Texas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling technologies for planetary exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linli Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advenit Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Exploration Horizon 2061</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.249-329, 2023, </w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90226-7.00002-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium Fractionation: The Ariadne’s Thread from the Precollapse Phase to Meteorites and Comets Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bockelée-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pizzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protostars and Planets VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Arizona Press, 2014, </w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_uapress_9780816531240-ch037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles in Protoplanetary Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Pontoppidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Salyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Brittain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protostars and Planets VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_uapress_9780816531240-ch016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin and Evolution of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nimmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titan: Surface, Atmosphere and Magnetosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial to the Topical Collection: In Situ Exploration of the Ice Giants: Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. J. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. H. Atkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 9 pp. </w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00772-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keys of a Mission to Uranus or Neptune, the Closest Ice Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fortney,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Rauscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Marley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Exploration of the Giant Planets and an Entry Probe Concept for Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mysterious Interior of Uranus: Final Report of the 2023 KISS Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hofstadter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravit Helled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany Ehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandy Bethkenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Origins of the Ice Giants through Noble Gas Isotopic Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lunine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HD207897 b: A dense sub-Neptune transiting a nearby and bright K-type star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orell-Mique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03458320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canada-France Ecliptic Plane Survey - Full Data Release: The Orbital Structure of the Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kavelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Wm. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations for the Deep Impact collision from cometary nuclei modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Klinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KBO binaries: are they really primordial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1501"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E578BEA9"/>
+    <w:nsid w:val="F3D7F7E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-mousis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5323-6453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-2712-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486771v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mandt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01131-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111450v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amsler Moulanier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trinh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554398" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Bennacer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schneeberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/add719" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Amsler Moulanier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Glein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad9925" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Werlen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Benest Couzinou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adc134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Hamilton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred S Mcewen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Keszthelyi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn M Carter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley G Davies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/adcab0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf2074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Liboux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin N&#233;non" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA033829" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04868360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Y Zolotov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Gudipati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Soderblom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mcgrath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01069-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01071-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I Lunine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acu&#241;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245736" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneeberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb5a4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Vance" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen L. Craft" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett Shock" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britney E. Schmidt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01025-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskra Y. Georgieva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina M. Persson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goffo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Acu&#241;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345961" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cort&#233;s-Zuleta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Elhkim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245660" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Luspay-Kuti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Anderson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad09b5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244670" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505583v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillo-Box" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gandolfi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Armstrong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Collins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Nielsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243879" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Anderson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noyelles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jehin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2092" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659758v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lunine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mousis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01928-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scott Gaudi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Schulze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Kolecki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb04b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479091v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. C. Barros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D. S. Demangeon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delgado Mena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245741" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866166v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura I Tenelanda-Osorio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Javelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1932" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac6bf1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gandolfi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Acuna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Aguichine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atkinson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atreya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfield" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09775-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Cohen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Beddingfield" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chancia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Dibraccio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hedman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac5113" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03436512v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottaviano Ruesch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bischoff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09811-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azevedo Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Otegi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141520" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Probst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Spilker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hofstadter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Spilker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Atkinson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac6022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Vivien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguichine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac66e2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marques Oliveira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ortiz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Strobel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141443" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851803v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Noyelles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243775" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Gomes-Junior" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heidari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orell-Miquel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141429" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Mandt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Retherford" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28289-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582456v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142374" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Lisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Gladstone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Young" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Cruikshank" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Sandford" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac6097" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629976v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Pauzat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Ozgurel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ellinger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01614-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marschall" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105194" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330145v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abeaa7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407181v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00769-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337366v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Miller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Glein" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140798" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585540v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ronnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abe0ba" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585146v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac1d50" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoyer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acu Na" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1427" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03264197v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abfa99" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585135v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Shi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hsieh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejiu Hui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Huen Ip" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09800-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441960v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141190" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03424115v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahlmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sousa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140712" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Sousa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36510011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03343187v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baines" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nikoli&#263;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cutts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Delitsky" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumusque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Figueira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjigeorghiou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hojjatpanah" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36570068" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577493v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Hara" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stalport" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36369006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358187v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Helled" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Jones" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09759-z" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03122130v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Levesque" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039885" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104112v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937254" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02492388v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00653-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Armstrong" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o A. Lopez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Adibekyan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Booth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward M. Bryant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2421-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667031v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helled" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. J. Irwin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Lunine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0107" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02981037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leleu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Faria" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038922" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712900v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00723-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396048v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116011" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667057v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rajpurohit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Homeier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rajpurohit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038302" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559251v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00677-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02876788v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Naar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab9530" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667141v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Treat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3061" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972263v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00681-y" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667034v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Pekmezci" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abbd90" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969438v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105030" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098291v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Lisse" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Young" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Cruikshank" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Sandford" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114072" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02993672v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fletcher" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arridge" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-0639-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667119v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Jenkins" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa197" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K. Atreya" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Hofstadter" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Hyun In" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Reh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-0640-8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667050v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Spilker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferri" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00738-y" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153031v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaf47" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737874v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Opitom" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hutsem&#233;kers" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manfroid" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935738" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160575v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Hobson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Astudillo-Defru" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Diaz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834890" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350279v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barros" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santerne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adibekyan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936267" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392948v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab4e9f" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666724v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maggiolo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibbons" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cessateur" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Keyser" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhooghe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3400" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666732v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezac" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kappel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Su" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -B. Gerig" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.02.008" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02024859v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beth" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Dhooghe" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833536" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666708v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunter Waite" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab40b0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666704v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Johnson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4c4a" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666775v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. C. Teixeira" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833500e" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666758v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0a72" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104133v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. D&#237;az" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935019" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797944v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brugger" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. J Armstrong" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0420-5" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01883891v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pauzat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovits" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aae091" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666235v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pauzat" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0541-2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076156v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. F. Lam" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834073" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666239v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833500" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039473v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Teolis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Nicolaou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad22f" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330177v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ronnet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab6b9" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009759v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hobson" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832732" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412687v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ronnet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luspay-Kuti" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aadf89" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547559v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs F&#225;bi&#225;n" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;l Jedlovszky" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00133" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666280v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731507" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330174v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307580v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crida" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aabcc7" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01877545v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rubin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Balsiger" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Bar-Nun" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar6297" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790534v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/153/2/72" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790530v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa6839" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790525v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa965a" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01670669v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Nun" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Bekaert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal3496" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790529v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ozgurel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5279" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790532v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa80e6" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678487v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gosselin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayliss" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731276" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626185v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauzat" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilme" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ellinger" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994630" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790527v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Kobayashi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf D. Geppert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils G. Holm" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1492" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667700v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/831/2/L16" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480351v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayo" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526776" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287167v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Mall" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/2/126" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440117v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong P Wang" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.04.027" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440097v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/828/2/109" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351340v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bieler" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600285" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440133v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/823/2/L41" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440152v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/821/2/L33" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416656v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/819/2/L33" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440146v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Hayes" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Hofgartner" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.06.024" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440139v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtha H&#228;ssig" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Fuselier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501781" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327156v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellat" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.035" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01368002v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Gr&#252;n" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Agarwal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stephen Bentley" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2088" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351010v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Atkinson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spilker" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venkatapathy" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poncy" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.06.020" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390910v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12630" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440142v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E. Mandt" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.02.011" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345988v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sano" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.031" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416635v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morse" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Marboeuf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/822/2/98" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346024v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261952" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200606v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Konn" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charlou" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Holm" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2014.1198" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153201v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Holm" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Waite" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2014.1189" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508832v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Russell" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0215-2" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580801v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali-Dib" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;fner" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0148-9" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373746v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526453" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439939v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vorburger" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.07.035" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346022v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1500377" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278018v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willacy" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexander" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Charnley" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0167-6" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346031v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa6100" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131577v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/801/2/L30" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099974v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Lakhlifi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2015.01.004" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-903GSKTD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439960v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lectez" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Simon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picaud" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/805/1/L1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153197v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.03.025" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439933v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsset" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Binzel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birlan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/2/204" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434378v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL063013" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2F90C47-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346055v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa0276" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278028v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert-Lepoutre A." TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorda L." TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Kargel" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/814/1/L5" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208225v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S. Gudipati" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou&#160;mrad" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Blum" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Charnley" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0192-5" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439940v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Gierasch" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.11.026" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346075v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15707" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332549v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy Gudipati" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Charnley" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277983v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoefner" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439983v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sheridan" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morgan" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrews" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526624" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206306v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;ssig" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Fuselier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526205" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580800v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harris" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0161-z" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275402v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Greathouse" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Orton" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.007" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02276041v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Jehin" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vervloet" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hutsem&#233;kers" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/780/2/L17" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222586v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Dib" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/125" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948919v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140203008" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020892v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boissel" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roques" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaulme" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321836" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275057v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.032" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275536v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali-Dib" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/796/2/L28" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373795v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/1/9" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275412v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautier" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/788/2/L24" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059416v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Arridge" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agarwal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Agnor" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.08.009" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833466v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Beaulieu" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9379-0" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276366v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lebreton" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.014" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071320v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaubaillon" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I. Gritsevich" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.001" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFTJ7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822726v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Karatekin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morschhauser" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Niles" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9943-8" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822728v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Hauber" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Clifford" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Feldman" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9946-5" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BBB7FLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021680v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Dib" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/777/1/29" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873863v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Mandt" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schindhelm" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Weaver" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.03.008" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02276061v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Lavvas" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/768/1/L23" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847238v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhlifi" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasek" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804822v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.01.001" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48STJ5VF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756969v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E. Elwood Madden" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9942-9" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1SZG670P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820961v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0907" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717779v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Waite" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teolis" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A Magee" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Westlake" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/749/2/160" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682847v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orton" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yanamandra-Fisher" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.06.013" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMH12L68-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671465v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.10.015" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752352v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.05.009" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749120v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Johnson" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madhusdhan" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/192" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733761v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Petit" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118176" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886201v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Orton" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Liu" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Schneider" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Yanamandra-Fisher" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749119v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita L. Cochran" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hunter Waite" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/146" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629831v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Arridge" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig B. Agnor" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. Baines" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9251-4" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53KS3305-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654845v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.007" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4P5145-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652401v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tinetti" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaulieu" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micela" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9303-4" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749503v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madhusudhan" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. M. Lee" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/759/2/L40" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749121v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusudhan N." TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/751/1/L7" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374253v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622408v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Magee" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Bell" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653462v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/2/191" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654834v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Waite" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/740/1/L9" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646122v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Beaulieu" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Kipping" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribas" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Barber" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/1/16" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653972v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Lavega" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Orton" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hueso" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez-Hoyos" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.015" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D35H654C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653970v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/4/125" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560561v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chodas" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Yanamandra-Fisher" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.10.010" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV16847K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756915v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Rogers" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Simon-Miller" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Pater" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.007" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02278375v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunter Waite, Jr." TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02281989v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wurm" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116476" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646096v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.026" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D61X5BF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653935v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ishimaru" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sekine" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsui" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/741/1/L10" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654260v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon-Miller" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. De Pater" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560559v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Cochran" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015438" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625198v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Beaulieu" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Kipping" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Barber" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374331v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kavelaars" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gladman" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wm. Parker" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/4/131" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374271v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold A. Weaver" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/2/L30" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374345v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cochran" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786868v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653950v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560552v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Parrish" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.01.005" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374418v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Marboeuf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/1/812" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374410v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/2/1418" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560549v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015464" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560555v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Valle" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/724/2/887" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02282019v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003658g" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555848v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C003658G" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535669v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/721/2/L117" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463939v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492501v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballenegger" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3352570" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401541v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kavelaars" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Jones" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Gladman" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Wm Parker" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/137/6/4917" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374515v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wm. Parker" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374429v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2009.00687.x" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363330v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Brown" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dougherty" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9103-z" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406525v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02294187v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/L128" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388826v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3126777" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419917v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Horner" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Williams-Jones" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.06.006" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388825v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362583v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388802v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Atreya" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reta Beebe" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9127-4" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662765v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408167v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magee" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Lewis" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/1/L39" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374444v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parker" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/L91" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362591v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/691/2/1780" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474547v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Griffiths" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Showman" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913160" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419911v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Waite" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Lewis" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419913v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Swindle" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.04.004" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWZ502M5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439823v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.07.040" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374426v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horner" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Jones" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362574v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388831v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. N. Ashby" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02282039v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pasek" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02282033v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lewis" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Magee" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.06.005" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPRKXCPM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439809v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lewis" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bell" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419912v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Waite Jr" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Magee" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Mckinnon" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08153" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-WVFQC2CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265967v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12653.x" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374710v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholson" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1163148" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362579v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett J Gladman" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kavelaars" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashby" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362576v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Jones" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398442v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523925" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360104v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/595677" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211912v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360438v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/587141" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337029v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ballenegger" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.009" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270957v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassan" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/588777" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362544v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Margot" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Nicholson" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388803v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.010" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281323v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Cheng" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Simon-Miller" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Weaver" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Baines" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/135/6/2446" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370901v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clairemidi" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreels" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brechignac" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809497" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185787v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-006-9096-4" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185693v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066402" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786020v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Horner" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hersant" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185990v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078072" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374790v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krauss" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066363" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185852v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077170" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374784v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085240v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054224" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372623v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.07.024" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131444v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugita" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064947" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801835v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sicardy" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ageorges" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roques" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085243v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053211" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374797v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388616v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131473v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640050v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhillon" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsh" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bickerton" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/505623" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131453v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019640v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052841" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374827v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klinger" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2005.00070.x" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019633v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doressoundiram" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Peixinho" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doucet" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.09.009" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJCZMKXT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019614v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019638v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mordasini" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz." TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/431325" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374835v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peixinho" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Barucci" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374848v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2003.12.013" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT74XLPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785644v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2003.06.004" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5451NTXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374842v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Holman" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grav" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Milisavljevic" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fraser" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.01.009" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTGJX39P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374839v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Holman" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Grav" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Gladman" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Fraser" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02832" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50B994BCFAB9E7093079D5E8A48554A9949243F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119108v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015812" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BA2292C635F8DA832B72F3D25B82E6BEDAE342/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801507v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2001.6782" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49K1T06P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801144v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2002.6930" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CGQPCLG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948205v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-572" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853439v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Anderson" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7975" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948212v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-329" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948208v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-421" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948220v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-33" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753121v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vivien" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948210v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Acuna Aguirre" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-380" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948201v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-881" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853458v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Anderson" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-521" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853412v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948211v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-358" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948273v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6692" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948199v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-904" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948198v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-905" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948274v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5270" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948200v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-891" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948207v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Simon" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-430" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948202v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Glein" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-855" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948269v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13077" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536602v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousis Olivier" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdier Nicolas" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-242" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313836v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-187" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585536v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.133c9151" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585970v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lopez" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5564164" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313865v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o A. L&#243;pez" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-44" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03317763v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-249" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585142v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Isabel Tenelanda-Osorio" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/espc2021-239" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585645v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Cutts" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Seager" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wilson" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585141v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/espc2021-248" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688519v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585143v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/espc2021-197" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03306171v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-27" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585537v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.74655a02" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590059v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Akins" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bullock" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.08e447f4" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04477316v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-610" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090379v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8999" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02610591v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-3495" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400080v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J Cohen" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Beddingfield" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R O Chancia" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Dibraccio" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Hedman" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368278v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007295v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruff" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412725v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901905v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Amato" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566338v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02949290v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atkinson D.H." TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Spilker" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethiraj Venkatapathy" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523809v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Aslam" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01676642v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Balsiger" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622214v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amato" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aslam" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622218v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317615v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.M." TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellat J.P." TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouley S." TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassefi&#232;re E." TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573486v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Balsiger" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Altwegg" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bieler" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580898v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrence V. Johnson" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Sevin Peckmezci" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikku Madhusudhan" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580902v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marsset" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binzel" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Birlan" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01248311v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bieler" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580889v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Martin" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Petit" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580899v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01214273v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577341v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317672v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317661v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dartois E." TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herri" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140201004" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743812v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy A. Simon-Miller" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116667v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116621v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursina Calmonte" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374221v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824960v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749365v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654277v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654280v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641239v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Y.-K. Cho" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A. Griffith" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Grenfell" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311020448" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580595v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moudens" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496426v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497511v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472012v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497654v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Swindle" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496994v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468748v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468791v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497649v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468789v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468785v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468737v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472014v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468753v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496437v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497038v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361657v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361731v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389183v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472749v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495618v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472712v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403455v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476011v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362566v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orosei" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471996v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476034v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;chignac" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472715v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472709v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370905v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361726v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497020v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498344v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497030v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362570v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472083v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497018v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472130v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472124v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493826v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370809v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krauss" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497143v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497148v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370806v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802145v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beisker" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Batista" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809363v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804902v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131754v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131762v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804636v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widemann" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bellucci" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frappa" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131735v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131727v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Klinger" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804846v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Dhillon" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Kavellars" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809251v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127075v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127774v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127800v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127799v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03334968v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hoyer" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lopez" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5123312" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358244v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Spilker" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358246v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358238v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spilker" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358248v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Blacksberg" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222614v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekmezci G.S." TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson T.V." TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222605v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit J.-M." TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498502v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grande" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli Guo" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alves" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Advenit Makaya" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90226-7.00002-7" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614173v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzarello" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_uapress_9780816531240-ch037" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346297v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Pontoppidan" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Salyk" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Bergin" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Brittain" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_uapress_9780816531240-ch016" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636060v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nimmo" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585888v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Mousis" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00772-w" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049004v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortney," TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rauscher" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Marley" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Parmentier" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024317v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380589v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Stevenson" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Ehlmann" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Bethkenhagen" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585601v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458320v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orell-Mique" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acuna" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614090v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Wm. Parker" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005584v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000356v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-mousis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5323-6453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-2712-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486771v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mandt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01131-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111450v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amsler Moulanier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trinh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554398" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Amsler Moulanier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Glein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad9925" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390740v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Bennacer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schneeberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/add719" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Werlen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Benest Couzinou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adc134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Hamilton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred S Mcewen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Keszthelyi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn M Carter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley G Davies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/adcab0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf2074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Liboux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin N&#233;non" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA033829" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01071-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04868360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Becker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Y Zolotov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Gudipati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Soderblom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mcgrath" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01069-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I Lunine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. C. Barros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D. S. Demangeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Armstrong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delgado Mena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acu&#241;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245741" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scott Gaudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Schulze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Acu&#241;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Kolecki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb04b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleuil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245736" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Vance" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen L. Craft" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett Shock" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britney E. Schmidt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01025-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297286v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneeberger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb5a4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Luspay-Kuti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Anderson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad09b5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cort&#233;s-Zuleta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Elhkim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245660" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244670" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillo-Box" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gandolfi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Collins" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Nielsen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243879" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505575v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskra Y. Georgieva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina M. Persson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goffo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345961" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Anderson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noyelles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jehin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2092" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659758v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lunine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mousis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01928-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Lisse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Gladstone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Young" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Cruikshank" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Sandford" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac6097" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Pauzat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Ozgurel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ellinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01614-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura I Tenelanda-Osorio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Javelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duvernay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1932" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gandolfi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Acuna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Aguichine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244118" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atkinson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atreya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfield" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09775-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780770v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac6bf1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Cohen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Beddingfield" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chancia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Dibraccio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hedman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac5113" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03436512v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottaviano Ruesch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bischoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09811-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667489v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azevedo Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Otegi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141520" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Probst" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Spilker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hofstadter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Spilker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Atkinson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac6022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Vivien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguichine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac66e2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851803v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Noyelles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243775" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marques Oliveira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ortiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Strobel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141443" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Gomes-Junior" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heidari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orell-Miquel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141429" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667466v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Mandt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Retherford" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28289-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582456v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142374" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03122130v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Levesque" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039885" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319265v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marschall" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105194" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585146v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac1d50" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577487v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acu Na" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1427" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585540v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ronnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abe0ba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03264197v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abfa99" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585135v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Shi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hsieh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejiu Hui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Huen Ip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09800-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407181v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00769-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330145v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abeaa7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337366v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E. Miller" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Glein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140798" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441960v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141190" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03424115v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahlmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sousa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140712" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577491v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Sousa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36510011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03343187v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baines" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nikoli&#263;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cutts" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Delitsky" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358187v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Helled" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Jones" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09759-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577485v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumusque" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Figueira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjigeorghiou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hojjatpanah" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36570068" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577493v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Hara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stalport" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36369006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153031v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaf47" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02492388v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00653-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104112v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937254" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396048v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duvernay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667057v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rajpurohit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Homeier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rajpurohit" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038302" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705194v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Armstrong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o A. Lopez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Adibekyan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Booth" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward M. Bryant" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2421-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667031v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helled" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. J. Irwin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Lunine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0107" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02981037v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leleu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Faria" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038922" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712900v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00723-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559251v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00677-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02876788v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Naar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab9530" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667141v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Treat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3061" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972263v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00681-y" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667034v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Pekmezci" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abbd90" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098291v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Lisse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Young" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Cruikshank" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Sandford" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114072" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02993672v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fletcher" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arridge" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-0639-1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969438v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105030" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Jenkins" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa197" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667130v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K. Atreya" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Hofstadter" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Hyun In" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Reh" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-0640-8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667050v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Spilker" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferri" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00738-y" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104133v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. D&#237;az" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Hobson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Astudillo-Defru" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935019" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737874v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Opitom" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hutsem&#233;kers" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manfroid" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935738" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160575v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Diaz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834890" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350279v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barros" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santerne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adibekyan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936267" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392948v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab4e9f" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666732v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kappel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Su" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -B. Gerig" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.02.008" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02024859v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beth" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Dhooghe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833536" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666724v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maggiolo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibbons" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cessateur" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Keyser" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhooghe" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3400" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666708v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunter Waite" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab40b0" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666704v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Johnson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4c4a" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666775v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. C. Teixeira" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833500e" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666758v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0a72" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797944v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brugger" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. J Armstrong" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0420-5" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666235v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pauzat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0541-2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076156v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. F. Lam" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834073" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666239v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833500" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039473v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Teolis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Nicolaou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad22f" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330177v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ronnet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab6b9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01883891v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pauzat" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovits" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aae091" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009759v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hobson" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832732" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412687v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ronnet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luspay-Kuti" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aadf89" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547559v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs F&#225;bi&#225;n" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;l Jedlovszky" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00133" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666280v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731507" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330174v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307580v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crida" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aabcc7" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01877545v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rubin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Balsiger" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Bar-Nun" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar6297" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790527v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Kobayashi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf D. Geppert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils G. Holm" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1492" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790534v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/153/2/72" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790525v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa965a" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790530v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa6839" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01670669v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Nun" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Bekaert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal3496" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790529v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ozgurel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5279" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790532v2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa80e6" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626185v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauzat" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilme" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ellinger" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994630" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678487v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gosselin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayliss" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731276" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416635v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morse" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Marboeuf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/822/2/98" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345988v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sano" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.031" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667700v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/831/2/L16" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440152v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/821/2/L33" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351340v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bieler" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600285" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440133v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/823/2/L41" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416656v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/819/2/L33" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327156v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellat" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.035" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440146v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Hayes" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Hofgartner" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.06.024" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440139v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtha H&#228;ssig" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Fuselier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501781" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480351v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayo" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526776" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287167v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Mall" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/2/126" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440117v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong P Wang" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.04.027" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440097v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/828/2/109" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390910v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12630" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01368002v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Gr&#252;n" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Agarwal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stephen Bentley" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2088" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351010v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Atkinson" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spilker" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venkatapathy" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poncy" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.06.020" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440142v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen E. Mandt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.02.011" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439983v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sheridan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morgan" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrews" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526624" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277983v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert-Lepoutre A." TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali-Dib" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoefner" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0148-9" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580800v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harris" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0161-z" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206306v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;ssig" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Fuselier" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526205" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200606v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Konn" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charlou" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Holm" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2014.1198" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346024v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261952" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153201v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Holm" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Waite" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2014.1189" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373746v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526453" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439939v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vorburger" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.07.035" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346022v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1500377" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508832v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Russell" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0215-2" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580801v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;fner" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278018v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willacy" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexander" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Charnley" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0167-6" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346031v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa6100" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153197v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.03.025" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131577v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/801/2/L30" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099974v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Lakhlifi" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2015.01.004" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-903GSKTD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439960v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lectez" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Simon" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picaud" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/805/1/L1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346055v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa0276" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278028v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorda L." TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Kargel" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/814/1/L5" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439933v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsset" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Binzel" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birlan" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/2/204" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434378v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL063013" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2F90C47-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208225v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S. Gudipati" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninette Abou&#160;mrad" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Blum" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Charnley" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chiavassa" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-015-0192-5" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439940v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Gierasch" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.11.026" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346075v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15707" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332549v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy Gudipati" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Charnley" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276366v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lebreton" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.014" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071320v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaubaillon" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I. Gritsevich" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mimoun" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.001" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFTJ7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275402v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Greathouse" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Orton" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.007" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020892v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boissel" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roques" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaulme" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321836" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02276041v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Jehin" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vervloet" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hutsem&#233;kers" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/780/2/L17" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222586v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Dib" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/125" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948919v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140203008" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275057v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.032" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373795v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali-Dib" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/1/9" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275412v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautier" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/788/2/L24" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275536v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/796/2/L28" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059416v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Arridge" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agarwal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Agnor" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.08.009" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833466v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Beaulieu" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9379-0" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820961v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhlifi" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasek" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0907" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822728v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Hauber" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Clifford" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Feldman" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9946-5" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BBB7FLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021680v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Dib" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/777/1/29" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822726v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Karatekin" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morschhauser" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Niles" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9943-8" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873863v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Mandt" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schindhelm" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Weaver" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.03.008" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804822v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.01.001" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48STJ5VF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02276061v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Lavvas" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/768/1/L23" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847238v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756969v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E. Elwood Madden" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9942-9" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1SZG670P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752352v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.05.009" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717779v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Waite" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teolis" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A Magee" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Westlake" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/749/2/160" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671465v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.10.015" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682847v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orton" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yanamandra-Fisher" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.06.013" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMH12L68-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886201v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Orton" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Liu" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Schneider" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Yanamandra-Fisher" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749119v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita L. Cochran" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hunter Waite" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/146" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749120v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Johnson" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madhusdhan" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/192" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733761v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Petit" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fray" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118176" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629831v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Arridge" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig B. Agnor" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. Baines" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9251-4" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53KS3305-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652401v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tinetti" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaulieu" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micela" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9303-4" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749503v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madhusudhan" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. M. Lee" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/759/2/L40" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749121v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusudhan N." TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/751/1/L7" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654845v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.007" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4P5145-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374253v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622408v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Magee" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Bell" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653950v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wurm" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116476" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786868v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Orton" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hueso" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez-Hoyos" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.015" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D35H654C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374345v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cochran" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015438" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654834v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Waite" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/740/1/L9" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653462v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/2/191" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653970v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/4/125" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560561v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chodas" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Yanamandra-Fisher" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.10.010" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV16847K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02278375v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunter Waite, Jr." TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02281989v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756915v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Rogers" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Simon-Miller" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Pater" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.007" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646122v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Beaulieu" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Kipping" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribas" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Barber" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/1/16" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653972v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Lavega" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646096v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.026" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D61X5BF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653935v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ishimaru" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sekine" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsui" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/741/1/L10" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654260v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon-Miller" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. De Pater" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560559v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Cochran" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625198v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Beaulieu" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Kipping" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Barber" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374331v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kavelaars" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gladman" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wm. Parker" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/4/131" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374271v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold A. Weaver" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/2/L30" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492501v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballenegger" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3352570" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560552v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Parrish" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.01.005" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374418v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Marboeuf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/1/812" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374410v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/2/1418" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02282019v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003658g" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560549v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015464" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555848v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C003658G" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560555v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Valle" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/724/2/887" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535669v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/721/2/L117" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463939v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374515v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wm. Parker" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/137/6/4917" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401541v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kavelaars" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Jones" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Gladman" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Wm Parker" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374429v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2009.00687.x" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363330v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Brown" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dougherty" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9103-z" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02294187v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/L128" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388802v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Atreya" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reta Beebe" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9127-4" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388826v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3126777" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362583v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419917v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Horner" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Williams-Jones" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.06.006" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388825v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408167v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magee" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Lewis" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/1/L39" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374444v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parker" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/L91" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662765v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362591v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/691/2/1780" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406525v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474547v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Griffiths" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Showman" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913160" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419911v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Waite" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Lewis" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439823v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.07.040" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374426v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horner" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Jones" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419913v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Swindle" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.04.004" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWZ502M5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388831v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. N. Ashby" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02282033v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lewis" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Magee" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.06.005" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPRKXCPM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362574v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02282039v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pasek" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419912v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Waite Jr" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Magee" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Mckinnon" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08153" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-WVFQC2CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439809v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lewis" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bell" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265967v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12653.x" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374710v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholson" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1163148" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362576v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kavelaars" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Jones" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett J Gladman" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362579v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashby" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360104v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/595677" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398442v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523925" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211912v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360438v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/587141" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281323v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Cheng" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Simon-Miller" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Weaver" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Baines" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/135/6/2446" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337029v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ballenegger" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.009" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388803v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.010" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362544v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Margot" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Nicholson" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270957v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassan" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/588777" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370901v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clairemidi" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreels" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brechignac" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809497" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185787v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-006-9096-4" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786020v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Horner" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hersant" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374790v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krauss" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066363" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185990v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078072" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185693v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066402" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185852v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077170" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374784v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131453v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhillon" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsh" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bickerton" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/505623" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085240v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054224" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085243v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053211" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131444v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugita" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064947" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801835v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sicardy" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ageorges" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roques" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374797v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.07.024" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372623v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388616v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131473v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640050v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374835v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peixinho" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doucet" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Barucci" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.09.009" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJCZMKXT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019640v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052841" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019633v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doressoundiram" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Peixinho" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019614v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klinger" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2005.00070.x" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374827v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019638v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mordasini" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz." TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/431325" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374848v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2003.12.013" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT74XLPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785644v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2003.06.004" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5451NTXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374842v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Holman" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grav" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Milisavljevic" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fraser" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.01.009" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTGJX39P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374839v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Holman" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Grav" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Gladman" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Fraser" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02832" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50B994BCFAB9E7093079D5E8A48554A9949243F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801507v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2001.6782" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49K1T06P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801144v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2002.6930" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CGQPCLG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119108v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015812" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BA2292C635F8DA832B72F3D25B82E6BEDAE342/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948200v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-891" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948207v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Simon" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-430" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948202v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Glein" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-855" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948274v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5270" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948269v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13077" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948212v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-329" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853439v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Anderson" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7975" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948205v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-572" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948220v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-33" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753121v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vivien" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948208v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-421" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948210v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Acuna Aguirre" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-380" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948201v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-881" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853458v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Anderson" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-521" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853412v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948199v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-904" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948273v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6692" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948211v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-358" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948198v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-905" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585537v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.74655a02" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590059v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Akins" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bullock" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.08e447f4" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536602v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousis Olivier" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdier Nicolas" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-242" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585970v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lopez" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5564164" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03317763v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-249" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585536v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.133c9151" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313865v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o A. L&#243;pez" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-44" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585142v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Isabel Tenelanda-Osorio" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/espc2021-239" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313836v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-187" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585645v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Cutts" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Seager" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wilson" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585141v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/espc2021-248" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688519v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585143v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/espc2021-197" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03306171v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-27" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400080v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J Cohen" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Beddingfield" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R O Chancia" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Dibraccio" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Hedman" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04477316v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-610" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090379v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8999" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02610591v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-3495" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412725v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368278v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007295v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruff" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901905v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Amato" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566338v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02949290v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atkinson D.H." TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Spilker" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethiraj Venkatapathy" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523809v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Aslam" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01676642v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Balsiger" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622214v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amato" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aslam" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622218v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317615v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.M." TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellat J.P." TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouley S." TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassefi&#232;re E." TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573486v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Balsiger" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Altwegg" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bieler" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01248311v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bieler" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580889v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Martin" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Petit" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580899v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580898v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrence V. Johnson" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Sevin Peckmezci" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikku Madhusudhan" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580902v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marsset" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binzel" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Birlan" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01214273v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577341v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116667v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317661v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dartois E." TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herri" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140201004" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317672v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743812v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy A. Simon-Miller" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116621v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursina Calmonte" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374221v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824960v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749365v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654277v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654280v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641239v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Y.-K. Cho" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A. Griffith" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Grenfell" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311020448" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497511v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580595v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moudens" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496426v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496437v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497654v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Swindle" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472012v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468748v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468791v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497649v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496994v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468789v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468785v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468737v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472014v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468753v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472083v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497018v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389183v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472749v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361731v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472712v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403455v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476011v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362566v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orosei" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495618v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497038v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361657v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471996v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476034v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;chignac" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472715v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472709v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370905v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361726v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497020v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498344v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497030v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362570v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497148v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370806v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472124v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472130v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493826v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370809v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krauss" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497143v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804902v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beisker" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Batista" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802145v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809363v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131727v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Klinger" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131754v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131762v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804636v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widemann" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bellucci" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frappa" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131735v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804846v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Dhillon" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Kavellars" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809251v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127075v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127774v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127800v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127799v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03334968v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hoyer" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lopez" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5123312" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358244v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Spilker" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358246v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358238v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spilker" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358248v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Blacksberg" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222605v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit J.-M." TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222614v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekmezci G.S." TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson T.V." TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498502v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grande" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli Guo" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alves" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Advenit Makaya" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90226-7.00002-7" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614173v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzarello" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_uapress_9780816531240-ch037" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346297v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Pontoppidan" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Salyk" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Bergin" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Brittain" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_uapress_9780816531240-ch016" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636060v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nimmo" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585888v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Mousis" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00772-w" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049004v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortney," TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rauscher" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Marley" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Parmentier" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024317v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380589v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Stevenson" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Ehlmann" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Bethkenhagen" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585601v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458320v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orell-Mique" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acuna" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614090v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Wm. Parker" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005584v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000356v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>