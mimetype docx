--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1424,261 +1424,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of anesthetic procedure in crustaceans: evidence for sedative and analgesic-like effect of MS-222 using a semi-automated device for exposure to noxious stimulus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Balourdet</w:t>
+                <w:t xml:space="preserve">In situ carbon and oxygen isotopes measurements in carbonates by fiber coupled laser diode-induced calcination: a step towards field isotopic characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105981⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 578, pp.120323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409464v1</w:t>
+                <w:t xml:space="preserve">hal-03328430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ carbon and oxygen isotopes measurements in carbonates by fiber coupled laser diode-induced calcination: a step towards field isotopic characterization.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+                <w:t xml:space="preserve">Optimization of anesthetic procedure in crustaceans: evidence for sedative and analgesic-like effect of MS-222 using a semi-automated device for exposure to noxious stimulus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Balourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 578, pp.120323. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 240, pp.105981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328430v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardized method for characterization of matrix effects in laser-induced breakdown spectroscopy</w:t>
               </w:r>
@@ -3192,51 +3192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A6CEE66"/>
+    <w:nsid w:val="D2D29DC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3423,51 +3423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-musset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5542-5431" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15212084X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05520752v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2026.105640" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04852032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Kirsim&#228;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2025.101978" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.70023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeoc.2023.1334490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.130027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04053766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Balourdet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2023.100135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105981" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120323" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Sirven" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105796" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.06.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P.M. Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.11.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.09.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lacour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.08.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG51862V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2012.07.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNJ3GTXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goujon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giakoumaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pi&#241;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anglos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.08.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5701DPGL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goujon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-musset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5542-5431" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15212084X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05520752v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2026.105640" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04852032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Kirsim&#228;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2025.101978" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.70023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeoc.2023.1334490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.130027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04053766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Balourdet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2023.100135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105981" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Sirven" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105796" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.06.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P.M. Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.11.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.09.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lacour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.08.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG51862V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2012.07.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNJ3GTXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goujon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giakoumaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pi&#241;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anglos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.08.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5701DPGL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goujon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>