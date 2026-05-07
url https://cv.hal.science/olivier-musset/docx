--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -1424,261 +1424,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ carbon and oxygen isotopes measurements in carbonates by fiber coupled laser diode-induced calcination: a step towards field isotopic characterization.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+                <w:t xml:space="preserve">Optimization of anesthetic procedure in crustaceans: evidence for sedative and analgesic-like effect of MS-222 using a semi-automated device for exposure to noxious stimulus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Balourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120323⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 240, pp.105981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328430v1</w:t>
+                <w:t xml:space="preserve">hal-03409464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of anesthetic procedure in crustaceans: evidence for sedative and analgesic-like effect of MS-222 using a semi-automated device for exposure to noxious stimulus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Balourdet</w:t>
+                <w:t xml:space="preserve">In situ carbon and oxygen isotopes measurements in carbonates by fiber coupled laser diode-induced calcination: a step towards field isotopic characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 240, pp.105981. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 578, pp.120323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409464v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardized method for characterization of matrix effects in laser-induced breakdown spectroscopy</w:t>
               </w:r>
@@ -2230,113 +2230,125 @@
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101, pp.269-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2014.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of laser ablation of copper in the irradiance regime of laser-induced breakdown spectroscopy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,616 +2357,616 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101, pp.164-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2014.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing a portable laser-induced breakdown spectroscopy system on geological samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Rakovský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 74-75, pp.57-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2012.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of laser operation at 1064 nm in Nd:YVO_4 under diode pumping at 808 and 914 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (1), pp.52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.28.000052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact and portable laser-induced breakdown spectroscopy instrument for single and double pulse applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giakoumaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Piñon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Anglos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (10), pp.1091-1096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2008.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new compact laser source for portable LIBS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giakoumaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Anglos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2964,167 +2976,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralisation de parasites par irradiation laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3124399A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de production de co2 gazeux à partir de carbonates pour analyse isotopique (delta13c et delta18o) sur site et procédé associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3994442B1. 2020, pp.WO 2021/001344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3192,51 +3204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2D29DC8"/>
+    <w:nsid w:val="F690AE05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3423,51 +3435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-musset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5542-5431" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15212084X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05520752v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2026.105640" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04852032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Kirsim&#228;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2025.101978" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.70023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeoc.2023.1334490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.130027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04053766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Balourdet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2023.100135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105981" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Sirven" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105796" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.06.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P.M. Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.11.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.09.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lacour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.08.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG51862V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2012.07.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNJ3GTXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goujon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giakoumaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pi&#241;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anglos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.08.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5701DPGL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goujon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-musset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5542-5431" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15212084X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05520752v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2026.105640" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04852032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Kirsim&#228;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2025.101978" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.70023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeoc.2023.1334490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.130027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04053766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Balourdet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2023.100135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105981" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120323" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Sirven" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105796" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.06.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P.M. Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.11.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.09.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B4DSX4V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lacour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.08.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG51862V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2012.07.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNJ3GTXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000052" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goujon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giakoumaki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pi&#241;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anglos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.08.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5701DPGL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goujon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>