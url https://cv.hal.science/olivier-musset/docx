--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1424,261 +1424,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of anesthetic procedure in crustaceans: evidence for sedative and analgesic-like effect of MS-222 using a semi-automated device for exposure to noxious stimulus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Balourdet</w:t>
+                <w:t xml:space="preserve">In situ carbon and oxygen isotopes measurements in carbonates by fiber coupled laser diode-induced calcination: a step towards field isotopic characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105981⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 578, pp.120323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409464v1</w:t>
+                <w:t xml:space="preserve">hal-03328430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ carbon and oxygen isotopes measurements in carbonates by fiber coupled laser diode-induced calcination: a step towards field isotopic characterization.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+                <w:t xml:space="preserve">Optimization of anesthetic procedure in crustaceans: evidence for sedative and analgesic-like effect of MS-222 using a semi-automated device for exposure to noxious stimulus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Balourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 578, pp.120323. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 240, pp.105981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328430v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardized method for characterization of matrix effects in laser-induced breakdown spectroscopy</w:t>
               </w:r>
@@ -3204,51 +3204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F690AE05"/>
+    <w:nsid w:val="B70D4E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3435,51 +3435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-musset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5542-5431" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15212084X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05520752v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2026.105640" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04852032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Kirsim&#228;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2025.101978" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.70023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeoc.2023.1334490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.130027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04053766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Balourdet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2023.100135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105981" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120323" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Sirven" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105796" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.06.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P.M. Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.11.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.09.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B4DSX4V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lacour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.08.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG51862V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2012.07.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNJ3GTXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000052" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goujon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giakoumaki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pi&#241;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anglos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.08.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5701DPGL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goujon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-musset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5542-5431" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15212084X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05520752v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2026.105640" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3752" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04852032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Kirsim&#228;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2025.101978" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.70023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeoc.2023.1334490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.130027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04053766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boussagol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Balourdet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2023.100135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105981" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Sirven" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105796" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Alvarez-Llamas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.06.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P.M. Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.11.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.09.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B4DSX4V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lacour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.08.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG51862V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2012.07.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNJ3GTXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000052" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goujon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giakoumaki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pi&#241;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anglos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.08.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5701DPGL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goujon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>