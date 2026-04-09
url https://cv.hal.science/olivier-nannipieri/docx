--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2541,303 +2541,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01806192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immersion : entre alternation et dénégation</w:t>
+                <w:t xml:space="preserve">L’expérience virtuelle : une contribution à la compréhension de la présence dans les environnements crées par un dispositif socio-technique immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences « Extramuros, l’Université au Musée » : « Environnements Immersifs communicants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire I3M; MAMAC de Nice; Université Nice-Sophia Antipolis, Jan 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">Doctorales de la Société Française des Sciences de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; Laboratoire Mica, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01806198v1</w:t>
+                <w:t xml:space="preserve">sic_01806121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité virtuelle : entre mythe et réalité</w:t>
+                <w:t xml:space="preserve">Le paradoxe de la présence dans les environnements immersifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Alter'Idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure, Mar 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Doctorales de la Société Française des Sciences de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; Laboratoire Mica, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01806229v1</w:t>
+                <w:t xml:space="preserve">sic_01806116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience virtuelle : une contribution à la compréhension de la présence dans les environnements crées par un dispositif socio-technique immersif</w:t>
+                <w:t xml:space="preserve">L’immersion : entre alternation et dénégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de la Société Française des Sciences de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC; Laboratoire Mica, Mar 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférences « Extramuros, l’Université au Musée » : « Environnements Immersifs communicants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire I3M; MAMAC de Nice; Université Nice-Sophia Antipolis, Jan 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01806121v1</w:t>
+                <w:t xml:space="preserve">sic_01806198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe de la présence dans les environnements immersifs</w:t>
+                <w:t xml:space="preserve">La réalité virtuelle : entre mythe et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de la Société Française des Sciences de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC; Laboratoire Mica, Mar 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée Alter'Idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure, Mar 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01806116v1</w:t>
+                <w:t xml:space="preserve">sic_01806229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une Taxonomie Fonctionnelle des Environnements de Réalité Augmentée</w:t>
               </w:r>
@@ -4297,51 +4297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5181232"/>
+    <w:nsid w:val="62680250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4528,51 +4528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-nannipieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177559748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308788965" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434756463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04903564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.6.4.123-147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Paris Cerbelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04140534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ghoul Samson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H. Aschbacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52825" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm17/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm15/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edilivre.com/adaptation-et-conditionnement-reflexions-en-couran-20db4bd890.html/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-nannipieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177559748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308788965" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434756463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04903564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.6.4.123-147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Paris Cerbelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04140534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ghoul Samson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H. Aschbacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806121v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806229v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52825" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm17/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm15/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edilivre.com/adaptation-et-conditionnement-reflexions-en-couran-20db4bd890.html/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>