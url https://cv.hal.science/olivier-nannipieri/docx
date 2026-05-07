--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -2541,480 +2541,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01806192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience virtuelle : une contribution à la compréhension de la présence dans les environnements crées par un dispositif socio-technique immersif</w:t>
+                <w:t xml:space="preserve">L’immersion : entre alternation et dénégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de la Société Française des Sciences de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC; Laboratoire Mica, Mar 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférences « Extramuros, l’Université au Musée » : « Environnements Immersifs communicants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire I3M; MAMAC de Nice; Université Nice-Sophia Antipolis, Jan 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01806121v1</w:t>
+                <w:t xml:space="preserve">sic_01806198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe de la présence dans les environnements immersifs</w:t>
+                <w:t xml:space="preserve">La réalité virtuelle : entre mythe et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de la Société Française des Sciences de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC; Laboratoire Mica, Mar 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée Alter'Idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure, Mar 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01806116v1</w:t>
+                <w:t xml:space="preserve">sic_01806229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immersion : entre alternation et dénégation</w:t>
+                <w:t xml:space="preserve">L’expérience virtuelle : une contribution à la compréhension de la présence dans les environnements crées par un dispositif socio-technique immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences « Extramuros, l’Université au Musée » : « Environnements Immersifs communicants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire I3M; MAMAC de Nice; Université Nice-Sophia Antipolis, Jan 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">Doctorales de la Société Française des Sciences de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; Laboratoire Mica, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01806198v1</w:t>
+                <w:t xml:space="preserve">sic_01806121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité virtuelle : entre mythe et réalité</w:t>
+                <w:t xml:space="preserve">Le paradoxe de la présence dans les environnements immersifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Alter'Idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure, Mar 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Doctorales de la Société Française des Sciences de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; Laboratoire Mica, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01806229v1</w:t>
+                <w:t xml:space="preserve">sic_01806116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une Taxonomie Fonctionnelle des Environnements de Réalité Augmentée</w:t>
+                <w:t xml:space="preserve">L'espace, le temps et l'action dans la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRV2010. Cinquième Journées de l'Association Française de Réalité Virtuelle et de l'Interaction 3D.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude à l'Ecole Normale Supérieure Ulm, "Second Life. Réalité, identité, communication et moralité dans les mondes virtuels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536787v1</w:t>
+                <w:t xml:space="preserve">hal-00786704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace, le temps et l'action dans la réalité virtuelle</w:t>
+                <w:t xml:space="preserve">Proposition d'une Taxonomie Fonctionnelle des Environnements de Réalité Augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude à l'Ecole Normale Supérieure Ulm, "Second Life. Réalité, identité, communication et moralité dans les mondes virtuels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">AFRV2010. Cinquième Journées de l'Association Française de Réalité Virtuelle et de l'Interaction 3D.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786704v1</w:t>
+                <w:t xml:space="preserve">hal-00536787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec La Réalité : une approche socio-constructiviste de la réalité virtuelle</w:t>
               </w:r>
@@ -4297,51 +4297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62680250"/>
+    <w:nsid w:val="17547BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4528,51 +4528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-nannipieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177559748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308788965" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434756463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04903564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.6.4.123-147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Paris Cerbelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04140534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ghoul Samson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H. Aschbacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806121v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806229v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52825" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm17/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm15/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edilivre.com/adaptation-et-conditionnement-reflexions-en-couran-20db4bd890.html/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-nannipieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177559748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308788965" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000434756463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04903564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.6.4.123-147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Paris Cerbelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04140534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ghoul Samson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H. Aschbacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52825" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm17/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm15/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01805144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edilivre.com/adaptation-et-conditionnement-reflexions-en-couran-20db4bd890.html/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>