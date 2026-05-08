--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -338,191 +338,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early intrinsic excitability plasticity of neocortical engram neurons defines memory formation and precision</w:t>
+                <w:t xml:space="preserve">A novel Y-maze paradigm with enhanced sensitivity to subtle spatial recognition memory impairments in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senka Hadzibegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66975-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s44330-025-00043-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404622v1</w:t>
+                <w:t xml:space="preserve">hal-05579101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal and slow learners: a new discriminative method based on the speed of spatial learning in aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senka Hadzibegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -553,92 +523,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2025.1567929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Impact of NMDA Receptor Organization and Biological Sex in the APPswe/PS1dE9 Mouse Model of Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senka Hadzibegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -676,2614 +646,2748 @@
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (4), pp.1737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms26041737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic rearrangement of NMDA receptors controls memory engram formation and malleability in the cortex</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early intrinsic excitability plasticity of neocortical engram neurons defines memory formation and precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senka Hadzibegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangying Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gueidão Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Alvarez Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66975-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05283849v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketamine alleviates NMDA receptor hypofunction through synaptic trapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synaptic rearrangement of NMDA receptors controls memory engram formation and malleability in the cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Villéga</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (35), pp.eado1148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283847v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic rearrangement of NMDA receptors controls memory engram formation and malleability in the cortex</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ketamine alleviates NMDA receptor hypofunction through synaptic trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villéga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Uyttersprot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Benac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (35), </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112, pp.3311 - 3328.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ado1148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2024.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04687508v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketamine alleviates NMDA receptor hypofunction through synaptic trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villéga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Uyttersprot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112 (19), pp.3311-3328.e9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2024.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMDA receptor functions in health and disease: Old actor, new dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Synaptic rearrangement of NMDA receptors controls memory engram formation and malleability in the cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Groc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111 (15), pp.2312-2328. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (35), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2023.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ado1148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299864v1</w:t>
+                <w:t xml:space="preserve">hal-04687508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased surface P2X4 receptor regulates anxiety and memory in P2X4 internalization-defective knock-in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMDA receptor functions in health and disease: Old actor, new dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Groc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-019-0641-8⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (15), pp.2312-2328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2023.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871377v1</w:t>
+                <w:t xml:space="preserve">hal-04299864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaMKIIβ in Neuronal Development and Plasticity: An Emerging Candidate in Brain Diseases</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased surface P2X4 receptor regulates anxiety and memory in P2X4 internalization-defective knock-in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjara Pilch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan-Till Pougnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21197272⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.629-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-019-0641-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642516v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaMKIIβ in Neuronal Development and Plasticity: An Emerging Candidate in Brain Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (19), pp.7272. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21197272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21197272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03009948v1</w:t>
+                <w:t xml:space="preserve">hal-04642516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased surface P2X4 receptor regulates anxiety and memory in 3 P2X4 internalization-defective knock-in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CaMKIIβ in Neuronal Development and Plasticity: An Emerging Candidate in Brain Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-019-0641-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (19), pp.7272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21197272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003954v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaMKIIβ regulates nucleus-centrosome coupling in locomoting neurons of the developing cerebral cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nicole</w:t>
+                <w:t xml:space="preserve">Increased surface P2X4 receptor regulates anxiety and memory in 3 P2X4 internalization-defective knock-in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Toulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Bell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Guillemot</w:t>
+                <w:t xml:space="preserve">Kjara S Pilch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (11), pp.2111-2111</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-019-0641-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971589v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel role for CAMKIIβ in the regulation of cortical neuron migration: implications for neurodevelopmental disorders</w:t>
+                <w:t xml:space="preserve">CaMKIIβ regulates nucleus-centrosome coupling in locomoting neurons of the developing cerebral cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leste-Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Doat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François A Guillemot</w:t>
+                <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (11), pp.2209-2226. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 23 (11), pp.2111-2111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928630v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GluN2B Subunit Labeling with Fluorescent Probes and High-Resolution Live Imaging.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel role for CAMKIIβ in the regulation of cortical neuron migration: implications for neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leste-Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Doat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François A Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7321-7_9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (11), pp.2209-2226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-018-0046-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626833v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing recent and remote associative olfactory memory in rats using the social transmission of food preference paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bessieres</w:t>
+                <w:t xml:space="preserve">GluN2B Subunit Labeling with Fluorescent Probes and High-Resolution Live Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Perrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bontempi</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nprot.2017.050⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7321-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626832v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble amyloid beta oligomers block the learning-induced increase in hippocampal sharp wave-ripple rate and impair spatial memory formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing recent and remote associative olfactory memory in rats using the social transmission of food preference paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bontempi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep22728⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.1415 - 1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2017.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284761v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and in vitro characterisation of ifenprodil-based fluorescein conjugates as GluN1/GluN2B N-Methyl-D-aspartate receptor antagonists.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louisa Barré</w:t>
+                <w:t xml:space="preserve">Soluble amyloid beta oligomers block the learning-induced increase in hippocampal sharp wave-ripple rate and impair spatial memory formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senka Hadzibegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judyta Gajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiaza Bem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.22728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep22728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284817v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiny light, big hope.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and in vitro characterisation of ifenprodil-based fluorescein conjugates as GluN1/GluN2B N-Methyl-D-aspartate receptor antagonists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dhilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Becerril-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric T Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (9), pp.1210</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), pp.759-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284807v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between αCaMKII and GluN2B controls ERK-dependent plasticity.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiny light, big hope.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (9), pp.1210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159970v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between αCaMKII and GluN2B controls ERK-dependent plasticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida El Gaamouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mado Lemieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labrecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (31), pp.10767-79</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 32 (31), pp.10767-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5622-11.2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284778v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Microscopy Imaging of NR2B-Containing NMDA Receptors Based on Fluorescent Ifenprodil-Like Conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between αCaMKII and GluN2B controls ERK-dependent plasticity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida El Gaamouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Marchand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Paoletti</w:t>
+                <w:t xml:space="preserve">Olivier Moustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mado Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labrecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (31), pp.10767-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853389v1</w:t>
+                <w:t xml:space="preserve">hal-01284778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Safer Thrombolytic Agents in Stroke: Molecular Requirements for NMDA Receptor-Mediated Neurotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nicole</w:t>
+                <w:t xml:space="preserve">Confocal Microscopy Imaging of NR2B-Containing NMDA Receptors Based on Fluorescent Ifenprodil-Like Conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Becerril-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.14⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (1), pp.21 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc100571g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509935v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Safer Thrombolytic Agents in Stroke: Molecular Requirements for NMDA Receptor-Mediated Neurotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Lopez-Atalaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Parcq</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Parcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (6), pp.1212-1221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward Safer Thrombolytic Agents in Stroke: Molecular Requirements for NMDA Receptor-Mediated Neurotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Lopez-Atalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Parcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (6), pp.1212-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/jcbfm.2008.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3293,138 +3397,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Shape Analysis based on Physical Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VMCAI 2022 - 23rd International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3571,51 +3675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senka Hadzibegovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Andelkovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hurtier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93230-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bontempi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26041737" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404622v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangying Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ginger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gueid&#227;o Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvarez Menendez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66975-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duffau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1567929" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336815v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bessi&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Groc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vill&#233;ga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fernandes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Uyttersprot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2024.06.028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado1148" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04299864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.05.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deluc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjara Pilch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Till Pougnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-019-0641-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197272" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Toulm&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjara S Pilch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Bell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Doat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A Guillemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0046-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7321-7_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bessieres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2017.050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judyta Gajda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaza Bem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22728" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dhilly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Becerril-Ortega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colloc'H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Mackenzie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Barr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida El Gaamouch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moustie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Lemieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labrecque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5622-11.2012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousti&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mony" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouteiller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paoletti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc100571g" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez-Atalaya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Levrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Parcq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2008.14" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01972984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Parcq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senka Hadzibegovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Andelkovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hurtier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93230-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bontempi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26041737" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44330-025-00043-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duffau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1567929" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangying Zhu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ginger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gueid&#227;o Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvarez Menendez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66975-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bessi&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Groc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vill&#233;ga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fernandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Uyttersprot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2024.06.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado1148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04299864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bertin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deluc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjara Pilch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Till Pougnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-019-0641-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197272" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Toulm&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjara S Pilch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Bell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Doat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois A Guillemot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0046-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7321-7_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bessieres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2017.050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judyta Gajda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaza Bem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22728" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dhilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Becerril-Ortega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colloc'H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Mackenzie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Barr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida El Gaamouch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moustie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Lemieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labrecque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5622-11.2012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousti&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mony" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouteiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paoletti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc100571g" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509935v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez-Atalaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roussel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Levrat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Parcq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2008.14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01972984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Parcq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538088v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>