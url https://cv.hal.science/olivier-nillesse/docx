--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -555,261 +555,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aspect de la romanisation des campagnes. L’équipement d’un soldat romain du Braie et son contexte (Fontenay-sur-Vègre, Sarthe)</w:t>
+                <w:t xml:space="preserve">L’agglomération fortifiée de hauteur de la fin du premier âge du Fer de Mervent (Vendée), le rempart du Chêne Tord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ledauphin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rao.4046⟩</w:t>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.7-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2017.1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099559v1</w:t>
+                <w:t xml:space="preserve">hal-02468441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération fortifiée de hauteur de la fin du premier âge du Fer de Mervent (Vendée), le rempart du Chêne Tord</w:t>
+                <w:t xml:space="preserve">Un aspect de la romanisation des campagnes. L’équipement d’un soldat romain du Braie et son contexte (Fontenay-sur-Vègre, Sarthe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Vissac</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33, pp.7-34. </w:t>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, pp.211-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/aquit.2017.1500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rao.4046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468441v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération fortifiée de hauteur de la fin du Premier âge du Fer de Mervent (Vendée) et la typo-chronologie de la céramique du Premier âge du Fer dans les Pays-de-la-Loire et les Deux-Sèvres</w:t>
               </w:r>
@@ -1104,433 +1104,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France de l’Ouest (Bretagne, Pays de la Loire)</w:t>
+                <w:t xml:space="preserve">La France du Centre aux Pyrénées (Aquitaine, Centre, Limousin, Midi-Pyrénées, Poitou-Charentes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Bouvet</w:t>
+                <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Le Bihan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Villard-Le Tiec</w:t>
+                <w:t xml:space="preserve">Alexis Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Cultes et sanctuaires en France à l’âge du Fer, 60, pp.75-105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2003.3144⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Cultes et sanctuaires en France à l’âge du Fer, 60, pp.107-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2003.3145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778050v1</w:t>
+                <w:t xml:space="preserve">hal-01778055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France du Centre aux Pyrénées (Aquitaine, Centre, Limousin, Midi-Pyrénées, Poitou-Charentes)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La France de l’Ouest (Bretagne, Pays de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gorgues</w:t>
+                <w:t xml:space="preserve">Jean-Paul Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Moret</w:t>
+                <w:t xml:space="preserve">Anne Villard-Le Tiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Cultes et sanctuaires en France à l’âge du Fer, 60, pp.107-138. </w:t>
+              <w:t xml:space="preserve">, 2003, Cultes et sanctuaires en France à l’âge du Fer, 60, pp.75-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2003.3145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galia.2003.3144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778055v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements de Beuzon à Écouflant (Maine-et-Loire)</w:t>
+                <w:t xml:space="preserve">L'outillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 20, pp.35-38</w:t>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62, pp. 17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778090v1</w:t>
+                <w:t xml:space="preserve">hal-01778094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outillage</w:t>
+                <w:t xml:space="preserve">Les établissements de Beuzon à Écouflant (Maine-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 62, pp. 17-19</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20, pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778094v1</w:t>
+                <w:t xml:space="preserve">hal-01778090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements de Beuzon à Écouflant (Maine-et-Loire)</w:t>
               </w:r>
@@ -2312,51 +2312,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,178 +2746,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités, métiers, vie quotidienne dans les établissements ruraux de l’ouest de la France à travers l’instrumentum (Hallstatt D/début du Haut Empire)</w:t>
+                <w:t xml:space="preserve">Les faux et la datation de l'outillage agricole des dépôts de l'âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Habitats et paysage ruraux en Gaule et regards sur d’autres régions du monde celtique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chauvigny, France. pp. 45_83</w:t>
+              <w:t xml:space="preserve">Les faux et la datation de l'outillage agricole des dépôts de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Neuchâtel, Suisse. pp.157-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778276v1</w:t>
+                <w:t xml:space="preserve">halshs-00657447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faux et la datation de l'outillage agricole des dépôts de l'âge du Fer</w:t>
+                <w:t xml:space="preserve">Activités, métiers, vie quotidienne dans les établissements ruraux de l’ouest de la France à travers l’instrumentum (Hallstatt D/début du Haut Empire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les faux et la datation de l'outillage agricole des dépôts de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Neuchâtel, Suisse. pp.157-165</w:t>
+              <w:t xml:space="preserve"> Habitats et paysage ruraux en Gaule et regards sur d’autres régions du monde celtique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chauvigny, France. pp. 45_83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00657447v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note à propos des armes de trois établissements ruraux de l'Ouest de la France</w:t>
               </w:r>
@@ -3035,247 +3035,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements ruraux gaulois de la plaine de Luçon (Vendée)</w:t>
+                <w:t xml:space="preserve">Les établissements ruraux gaulois de Marcé (Maine-et-Loire) et la hiérarchisation des aedificia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Habitats, mobiliers et groupes régionaux à l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Colmar-Mittelwihr, France</w:t>
+              <w:t xml:space="preserve"> Les marges de l'Armorique à l'âge du fer - Archéologie et histoire : culture matérielle et sources écrites. Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778105v1</w:t>
+                <w:t xml:space="preserve">hal-01778112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vin, le sang et le fer : un passage de Polybe (II, 19) et le rôle du vin importé dans les cultes indigènes de la fin de l'âge du Fer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les établissements ruraux gaulois de la plaine de Luçon (Vendée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les marges de l'Armorique à l'âge du fer - Archéologie et histoire : culture matérielle et sources écrites </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Nantes, France</w:t>
+              <w:t xml:space="preserve"> Habitats, mobiliers et groupes régionaux à l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Colmar-Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778131v1</w:t>
+                <w:t xml:space="preserve">hal-01778105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements ruraux gaulois de Marcé (Maine-et-Loire) et la hiérarchisation des aedificia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vin, le sang et le fer : un passage de Polybe (II, 19) et le rôle du vin importé dans les cultes indigènes de la fin de l'âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Les marges de l'Armorique à l'âge du fer - Archéologie et histoire : culture matérielle et sources écrites. Rennes</w:t>
+              <w:t xml:space="preserve">Les marges de l'Armorique à l'âge du fer - Archéologie et histoire : culture matérielle et sources écrites </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778112v1</w:t>
+                <w:t xml:space="preserve">hal-01778131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits objets de quelques fermes gauloises : approche méthodologique</w:t>
               </w:r>
@@ -3674,969 +3674,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'on mange ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La période gauloise : épilogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 100-101, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.118-124, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532729v1</w:t>
+                <w:t xml:space="preserve">hal-03532928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occupation du territoire, l'exemple de la plaine de Luçon, du IIe s. av. J.-C. au Ier s. av. J.-C., agriculteurs et artisans</w:t>
+                <w:t xml:space="preserve">Les nouvelles technologies au service de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.73-78, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.70-71, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531976v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pictons et Ambilatres</w:t>
+                <w:t xml:space="preserve">L'agglomération fortifiée de hauteur de Mervent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.62-64, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.79-81, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531950v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rites, pratiques funéraires et cultuelles</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'on mange ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.104-109, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, p. 100-101, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532908v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agglomération fortifiée de hauteur de Mervent</w:t>
+                <w:t xml:space="preserve">L'occupation du territoire, l'exemple de la plaine de Luçon, du IIe s. av. J.-C. au Ier s. av. J.-C., agriculteurs et artisans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-81, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.73-78, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532000v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux agglomérations gauloises inédites</w:t>
+                <w:t xml:space="preserve">Pictons et Ambilatres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.87-91, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.62-64, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532618v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
+                <w:t xml:space="preserve">Rites, pratiques funéraires et cultuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions LIBEL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-109, 2021, 978-2-491924-14-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFEAF</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03260991v1</w:t>
+                <w:t xml:space="preserve">hal-03532908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier archéologique, reflet de la vie quotidienne</w:t>
+                <w:t xml:space="preserve">Deux agglomérations gauloises inédites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.102-103, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.87-91, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532835v1</w:t>
+                <w:t xml:space="preserve">hal-03532618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles technologies au service de l'archéologie</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
+                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.70-71, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531966v1</w:t>
+                <w:t xml:space="preserve">hal-03260991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La période gauloise : épilogue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mobilier archéologique, reflet de la vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.118-124, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.102-103, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532928v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives sur l’architecture des fortifications à l’âge du Fer dans l’Ouest de la France</w:t>
               </w:r>
@@ -5201,444 +5201,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t>
+                <w:t xml:space="preserve">Éléments pour une chronologie des établissements ruraux de la fin de l’âge du Fer dans le sud du Bas-Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Barral, Stephan Fichtl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t>
+              <w:t xml:space="preserve">Regards sur la chronologie de la fin de l’âge du Fer (IIIe-Ier siècle avant J.-C.) en Gaule non méditerranéenne. Actes de la table ronde tenue à Bibracte « Chronologie de la fin de l’âge du Fer (IIIe-Ier siècle avant J.-C.) dans l’est de la France et les régions voisines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibracte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bibracte, 978-2-909668-74-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744235v1</w:t>
+                <w:t xml:space="preserve">halshs-01329060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp. 31-43, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beuzon, Frankreich, Luçon, Frankreich, Marcé, Frankreich</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Susanne Sievers, Otto H. Urban, Peter C. Ramsl, </w:t>
+                <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexicon zur Keltische Archäologie. Mitteilungen der Prähistorischen Kommission. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lexika und Fachwörterbücher. Verlag der Osterreichischen Akademi der Wissenshaften, Herausgeben von Herwig Friesinger. (Band 73), pp. 174-175, pp. 1203-1204, pp. 1239-1240, 2012</w:t>
+              <w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778362v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments pour une chronologie des établissements ruraux de la fin de l’âge du Fer dans le sud du Bas-Poitou</w:t>
+                <w:t xml:space="preserve">Beuzon, Frankreich, Luçon, Frankreich, Marcé, Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Barral, Stephan Fichtl. </w:t>
+              <w:t xml:space="preserve">Susanne Sievers, Otto H. Urban, Peter C. Ramsl, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur la chronologie de la fin de l’âge du Fer (IIIe-Ier siècle avant J.-C.) en Gaule non méditerranéenne. Actes de la table ronde tenue à Bibracte « Chronologie de la fin de l’âge du Fer (IIIe-Ier siècle avant J.-C.) dans l’est de la France et les régions voisines »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lexicon zur Keltische Archäologie. Mitteilungen der Prähistorischen Kommission. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexika und Fachwörterbücher. Verlag der Osterreichischen Akademi der Wissenshaften, Herausgeben von Herwig Friesinger. (Band 73), pp. 174-175, pp. 1203-1204, pp. 1239-1240, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibracte</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01329060v1</w:t>
+                <w:t xml:space="preserve">hal-01778362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et archéologie de la campagne pictonne, de l'Indépendance à la Conquête</w:t>
               </w:r>
@@ -5777,100 +5777,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’instrumentum</w:t>
+                <w:t xml:space="preserve">Notices des sites du Grand Paisilier, des Genâts, de Chemin Chevaleret, synthèse sur l’instrumentum des établissements ruraux gaulois : 36 notices d’objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Duval, José Gomez de Soto. </w:t>
+              <w:t xml:space="preserve">Isabelle Bertrand, Patrick Maguer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sites et mobiliers de l’Age du Fer entre Loire et Dordogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire (XIX), pp.22-23, 2007</w:t>
+              <w:t xml:space="preserve">De pierre et de terre, les Gaulois entre Loire et Dordogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Publications Chauvinoises (Mémoire XXX), pp. 31-32, pp 72-74, pp. 81-85, pp. 211-214, pp. 223-227, pp. 257-258. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778191v1</w:t>
+                <w:t xml:space="preserve">hal-01778212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note à propos des armes de trois établissements ruraux de l’Ouest de la France</w:t>
               </w:r>
@@ -5936,100 +5936,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notices des sites du Grand Paisilier, des Genâts, de Chemin Chevaleret, synthèse sur l’instrumentum des établissements ruraux gaulois : 36 notices d’objets</w:t>
+                <w:t xml:space="preserve">L’instrumentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Bertrand, Patrick Maguer. </w:t>
+              <w:t xml:space="preserve">Alain Duval, José Gomez de Soto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De pierre et de terre, les Gaulois entre Loire et Dordogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Publications Chauvinoises (Mémoire XXX), pp. 31-32, pp 72-74, pp. 81-85, pp. 211-214, pp. 223-227, pp. 257-258. 2007</w:t>
+              <w:t xml:space="preserve">Sites et mobiliers de l’Age du Fer entre Loire et Dordogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire (XIX), pp.22-23, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778212v1</w:t>
+                <w:t xml:space="preserve">hal-01778191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat gaulois</w:t>
               </w:r>
@@ -6187,323 +6187,323 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches anciennes et récentes dans le massif forestier de Mervent-Vouvant (Vendée) : un état des lieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nilesse</w:t>
+                <w:t xml:space="preserve">L’agglomération artisanale, commerciale et routière des Chirons (IIIe/IIe s. av. J.-C.), Pays de la Loire. Vendée, Le Poiré-sur-Velluire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Champagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Guinet</w:t>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Rapport PCR. 2021, pp.208</w:t>
+              <w:t xml:space="preserve">Inrap Grand Ouest; SRA Pays de la Loire. 2021, pp.(4 vol.) 390, 234, 364, 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03483407v1</w:t>
+                <w:t xml:space="preserve">hal-04386605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération artisanale, commerciale et routière des Chirons (IIIe/IIe s. av. J.-C.), Pays de la Loire. Vendée, Le Poiré-sur-Velluire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Baudry</w:t>
+                <w:t xml:space="preserve">Recherches anciennes et récentes dans le massif forestier de Mervent-Vouvant (Vendée) : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nilesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+                <w:t xml:space="preserve">Sophie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gallien</w:t>
+                <w:t xml:space="preserve">Ophélie Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Grand Ouest; SRA Pays de la Loire. 2021, pp.(4 vol.) 390, 234, 364, 174</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport PCR. 2021, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04386605v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03483407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur l'occupation du Massif de Mervent (Vendée) et ses habitats fortifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nilesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6724,51 +6724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0529" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nillesse Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02099559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Manson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Le Bihan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3144" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;torin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bretagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabuy Yves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leman-Delerive Germaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mees" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1990.4538" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitay Christophe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien V&#233;ronique" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/collections/carte-archeologique-de-la-gaule-85-la-vendee-refonte-2024/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532908v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312158v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gall Joseph Le" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975615v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778042v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0529" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nillesse Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02099559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Manson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Le Bihan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;torin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bretagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabuy Yves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leman-Delerive Germaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mees" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1990.4538" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitay Christophe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien V&#233;ronique" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/collections/carte-archeologique-de-la-gaule-85-la-vendee-refonte-2024/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312158v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gall Joseph Le" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778212v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975615v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778191v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778042v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>