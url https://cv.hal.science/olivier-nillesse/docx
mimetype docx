--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -555,261 +555,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération fortifiée de hauteur de la fin du premier âge du Fer de Mervent (Vendée), le rempart du Chêne Tord</w:t>
+                <w:t xml:space="preserve">Un aspect de la romanisation des campagnes. L’équipement d’un soldat romain du Braie et son contexte (Fontenay-sur-Vègre, Sarthe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Vissac</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/aquit.2017.1500⟩</w:t>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, pp.211-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rao.4046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468441v1</w:t>
+                <w:t xml:space="preserve">hal-02099559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aspect de la romanisation des campagnes. L’équipement d’un soldat romain du Braie et son contexte (Fontenay-sur-Vègre, Sarthe)</w:t>
+                <w:t xml:space="preserve">L’agglomération fortifiée de hauteur de la fin du premier âge du Fer de Mervent (Vendée), le rempart du Chêne Tord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ledauphin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34, pp.211-240. </w:t>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.7-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rao.4046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2017.1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099559v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération fortifiée de hauteur de la fin du Premier âge du Fer de Mervent (Vendée) et la typo-chronologie de la céramique du Premier âge du Fer dans les Pays-de-la-Loire et les Deux-Sèvres</w:t>
               </w:r>
@@ -1104,295 +1104,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France du Centre aux Pyrénées (Aquitaine, Centre, Limousin, Midi-Pyrénées, Poitou-Charentes)</w:t>
+                <w:t xml:space="preserve">La France de l’Ouest (Bretagne, Pays de la Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Gomez de Soto</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
+                <w:t xml:space="preserve">Jean-Paul Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gorgues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moret</w:t>
+                <w:t xml:space="preserve">Anne Villard-Le Tiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Cultes et sanctuaires en France à l’âge du Fer, 60, pp.107-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2003.3145⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Cultes et sanctuaires en France à l’âge du Fer, 60, pp.75-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2003.3144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778055v1</w:t>
+                <w:t xml:space="preserve">hal-01778050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France de l’Ouest (Bretagne, Pays de la Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La France du Centre aux Pyrénées (Aquitaine, Centre, Limousin, Midi-Pyrénées, Poitou-Charentes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gomez de Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Bouvet</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Le Bihan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+                <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Villard-Le Tiec</w:t>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Cultes et sanctuaires en France à l’âge du Fer, 60, pp.75-105. </w:t>
+              <w:t xml:space="preserve">, 2003, Cultes et sanctuaires en France à l’âge du Fer, 60, pp.107-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2003.3144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galia.2003.3145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778050v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outillage</w:t>
               </w:r>
@@ -2312,51 +2312,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,178 +2746,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faux et la datation de l'outillage agricole des dépôts de l'âge du Fer</w:t>
+                <w:t xml:space="preserve">Activités, métiers, vie quotidienne dans les établissements ruraux de l’ouest de la France à travers l’instrumentum (Hallstatt D/début du Haut Empire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les faux et la datation de l'outillage agricole des dépôts de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Neuchâtel, Suisse. pp.157-165</w:t>
+              <w:t xml:space="preserve"> Habitats et paysage ruraux en Gaule et regards sur d’autres régions du monde celtique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chauvigny, France. pp. 45_83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00657447v1</w:t>
+                <w:t xml:space="preserve">hal-01778276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités, métiers, vie quotidienne dans les établissements ruraux de l’ouest de la France à travers l’instrumentum (Hallstatt D/début du Haut Empire)</w:t>
+                <w:t xml:space="preserve">Les faux et la datation de l'outillage agricole des dépôts de l'âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Habitats et paysage ruraux en Gaule et regards sur d’autres régions du monde celtique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chauvigny, France. pp. 45_83</w:t>
+              <w:t xml:space="preserve">Les faux et la datation de l'outillage agricole des dépôts de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Neuchâtel, Suisse. pp.157-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778276v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00657447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note à propos des armes de trois établissements ruraux de l'Ouest de la France</w:t>
               </w:r>
@@ -3035,247 +3035,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements ruraux gaulois de Marcé (Maine-et-Loire) et la hiérarchisation des aedificia.</w:t>
+                <w:t xml:space="preserve">Les établissements ruraux gaulois de la plaine de Luçon (Vendée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Les marges de l'Armorique à l'âge du fer - Archéologie et histoire : culture matérielle et sources écrites. Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Nantes, France</w:t>
+              <w:t xml:space="preserve"> Habitats, mobiliers et groupes régionaux à l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Colmar-Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778112v1</w:t>
+                <w:t xml:space="preserve">hal-01778105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements ruraux gaulois de la plaine de Luçon (Vendée)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vin, le sang et le fer : un passage de Polybe (II, 19) et le rôle du vin importé dans les cultes indigènes de la fin de l'âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Habitats, mobiliers et groupes régionaux à l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Colmar-Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">Les marges de l'Armorique à l'âge du fer - Archéologie et histoire : culture matérielle et sources écrites </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778105v1</w:t>
+                <w:t xml:space="preserve">hal-01778131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vin, le sang et le fer : un passage de Polybe (II, 19) et le rôle du vin importé dans les cultes indigènes de la fin de l'âge du Fer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les établissements ruraux gaulois de Marcé (Maine-et-Loire) et la hiérarchisation des aedificia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les marges de l'Armorique à l'âge du fer - Archéologie et histoire : culture matérielle et sources écrites </w:t>
+              <w:t xml:space="preserve"> Les marges de l'Armorique à l'âge du fer - Archéologie et histoire : culture matérielle et sources écrites. Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778131v1</w:t>
+                <w:t xml:space="preserve">hal-01778112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits objets de quelques fermes gauloises : approche méthodologique</w:t>
               </w:r>
@@ -3674,969 +3674,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La période gauloise : épilogue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deux agglomérations gauloises inédites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.118-124, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.87-91, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532928v1</w:t>
+                <w:t xml:space="preserve">hal-03532618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles technologies au service de l'archéologie</w:t>
+                <w:t xml:space="preserve">L'occupation du territoire, l'exemple de la plaine de Luçon, du IIe s. av. J.-C. au Ier s. av. J.-C., agriculteurs et artisans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.70-71, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.73-78, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531966v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agglomération fortifiée de hauteur de Mervent</w:t>
+                <w:t xml:space="preserve">Pictons et Ambilatres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-81, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.62-64, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532000v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'on mange ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 100-101, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occupation du territoire, l'exemple de la plaine de Luçon, du IIe s. av. J.-C. au Ier s. av. J.-C., agriculteurs et artisans</w:t>
+                <w:t xml:space="preserve">L'agglomération fortifiée de hauteur de Mervent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.73-78, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.79-81, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531976v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pictons et Ambilatres</w:t>
+                <w:t xml:space="preserve">Rites, pratiques funéraires et cultuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.62-64, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.104-109, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531950v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rites, pratiques funéraires et cultuelles</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
+                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.104-109, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532908v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux agglomérations gauloises inédites</w:t>
+                <w:t xml:space="preserve">Le mobilier archéologique, reflet de la vie quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.87-91, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.102-103, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532618v1</w:t>
+                <w:t xml:space="preserve">hal-03532835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La période gauloise : épilogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Basset</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t>
+              <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions LIBEL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-124, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260991v1</w:t>
+                <w:t xml:space="preserve">hal-03532928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier archéologique, reflet de la vie quotidienne</w:t>
+                <w:t xml:space="preserve">Les nouvelles technologies au service de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.102-103, 2021, 978-2-491924-14-0</w:t>
+              <w:t xml:space="preserve">, pp.70-71, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532835v1</w:t>
+                <w:t xml:space="preserve">hal-03531966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives sur l’architecture des fortifications à l’âge du Fer dans l’Ouest de la France</w:t>
               </w:r>
@@ -4758,212 +4758,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysan gaulois de l’Ouest et son outil</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Stephan Fichtl, Elven Le Goff, Agathe Mathiaut-Legros, Yves Menez. </w:t>
+                <w:t xml:space="preserve">Les productions métalliques de Lacoste aux III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles a.C. : approche préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nilesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Les premières villes de l’Ouest. Agglomérations de Bretagne et des Pays-de-la-Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de la Mayenne, INRAP, pp. 99-100, 2017</w:t>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-443, 2017, 978-2-35613-189-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778488v1</w:t>
+                <w:t xml:space="preserve">hal-01762400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions métalliques de Lacoste aux III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles a.C. : approche préliminaire</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
+                <w:t xml:space="preserve">Le paysan gaulois de l’Ouest et son outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephan Fichtl, Elven Le Goff, Agathe Mathiaut-Legros, Yves Menez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Les premières villes de l’Ouest. Agglomérations de Bretagne et des Pays-de-la-Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de la Mayenne, INRAP, pp. 99-100, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01762400v1</w:t>
+                <w:t xml:space="preserve">hal-01778488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions métalliques de Lacoste aux IIe-Ie siècles A.C. : approche préliminaire</w:t>
               </w:r>
@@ -5201,444 +5201,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments pour une chronologie des établissements ruraux de la fin de l’âge du Fer dans le sud du Bas-Poitou</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Philippe Barral, Stephan Fichtl. </w:t>
+                <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur la chronologie de la fin de l’âge du Fer (IIIe-Ier siècle avant J.-C.) en Gaule non méditerranéenne. Actes de la table ronde tenue à Bibracte « Chronologie de la fin de l’âge du Fer (IIIe-Ier siècle avant J.-C.) dans l’est de la France et les régions voisines »</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bibracte, 978-2-909668-74-1</w:t>
+              <w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01329060v1</w:t>
+                <w:t xml:space="preserve">hal-01744235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée d'Aquitaine, Vincent Mistrot, Christophe Sireix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au temps des gaulois, l’Aquitaine avant César. Musée d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp. 31-43, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacoste, un village artisanal et commercial</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Mistrot, Vincent and Siriex, Christophe. </w:t>
+                <w:t xml:space="preserve">Beuzon, Frankreich, Luçon, Frankreich, Marcé, Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susanne Sievers, Otto H. Urban, Peter C. Ramsl, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au temps des Gaulois : l'Aquitaine avant César : [exposition au Musée d'Aquitaine, Bordeaux, 15 septembre 2012-17 mars 2013] = In the Age of the Gauls : Aquitaine before Caesar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Errance, pp.276, 2012, 978-2-87772-512-5</w:t>
+              <w:t xml:space="preserve">Lexicon zur Keltische Archäologie. Mitteilungen der Prähistorischen Kommission. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexika und Fachwörterbücher. Verlag der Osterreichischen Akademi der Wissenshaften, Herausgeben von Herwig Friesinger. (Band 73), pp. 174-175, pp. 1203-1204, pp. 1239-1240, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744235v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beuzon, Frankreich, Luçon, Frankreich, Marcé, Frankreich</w:t>
+                <w:t xml:space="preserve">Éléments pour une chronologie des établissements ruraux de la fin de l’âge du Fer dans le sud du Bas-Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Susanne Sievers, Otto H. Urban, Peter C. Ramsl, </w:t>
+              <w:t xml:space="preserve">Philippe Barral, Stephan Fichtl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexicon zur Keltische Archäologie. Mitteilungen der Prähistorischen Kommission. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lexika und Fachwörterbücher. Verlag der Osterreichischen Akademi der Wissenshaften, Herausgeben von Herwig Friesinger. (Band 73), pp. 174-175, pp. 1203-1204, pp. 1239-1240, 2012</w:t>
+              <w:t xml:space="preserve">Regards sur la chronologie de la fin de l’âge du Fer (IIIe-Ier siècle avant J.-C.) en Gaule non méditerranéenne. Actes de la table ronde tenue à Bibracte « Chronologie de la fin de l’âge du Fer (IIIe-Ier siècle avant J.-C.) dans l’est de la France et les régions voisines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibracte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bibracte, 978-2-909668-74-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778362v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01329060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et archéologie de la campagne pictonne, de l'Indépendance à la Conquête</w:t>
               </w:r>
@@ -5777,100 +5777,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notices des sites du Grand Paisilier, des Genâts, de Chemin Chevaleret, synthèse sur l’instrumentum des établissements ruraux gaulois : 36 notices d’objets</w:t>
+                <w:t xml:space="preserve">L’instrumentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Bertrand, Patrick Maguer. </w:t>
+              <w:t xml:space="preserve">Alain Duval, José Gomez de Soto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De pierre et de terre, les Gaulois entre Loire et Dordogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Publications Chauvinoises (Mémoire XXX), pp. 31-32, pp 72-74, pp. 81-85, pp. 211-214, pp. 223-227, pp. 257-258. 2007</w:t>
+              <w:t xml:space="preserve">Sites et mobiliers de l’Age du Fer entre Loire et Dordogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire (XIX), pp.22-23, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778212v1</w:t>
+                <w:t xml:space="preserve">hal-01778191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note à propos des armes de trois établissements ruraux de l’Ouest de la France</w:t>
               </w:r>
@@ -5936,100 +5936,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’instrumentum</w:t>
+                <w:t xml:space="preserve">Notices des sites du Grand Paisilier, des Genâts, de Chemin Chevaleret, synthèse sur l’instrumentum des établissements ruraux gaulois : 36 notices d’objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Duval, José Gomez de Soto. </w:t>
+              <w:t xml:space="preserve">Isabelle Bertrand, Patrick Maguer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sites et mobiliers de l’Age du Fer entre Loire et Dordogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire (XIX), pp.22-23, 2007</w:t>
+              <w:t xml:space="preserve">De pierre et de terre, les Gaulois entre Loire et Dordogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Publications Chauvinoises (Mémoire XXX), pp. 31-32, pp 72-74, pp. 81-85, pp. 211-214, pp. 223-227, pp. 257-258. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778191v1</w:t>
+                <w:t xml:space="preserve">hal-01778212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat gaulois</w:t>
               </w:r>
@@ -6311,51 +6311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches anciennes et récentes dans le massif forestier de Mervent-Vouvant (Vendée) : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nilesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur l'occupation du Massif de Mervent (Vendée) et ses habitats fortifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nilesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6724,51 +6724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0529" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nillesse Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02099559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Manson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Le Bihan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;torin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bretagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabuy Yves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leman-Delerive Germaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mees" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1990.4538" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitay Christophe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien V&#233;ronique" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/collections/carte-archeologique-de-la-gaule-85-la-vendee-refonte-2024/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312158v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gall Joseph Le" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778212v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975615v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778191v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778042v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0529" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nillesse Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02099559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Manson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Le Bihan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3144" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;torin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bretagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabuy Yves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leman-Delerive Germaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mees" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1990.4538" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitay Christophe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien V&#233;ronique" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/collections/carte-archeologique-de-la-gaule-85-la-vendee-refonte-2024/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312158v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gall Joseph Le" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744235v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975615v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778042v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>