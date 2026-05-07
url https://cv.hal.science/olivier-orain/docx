--- v0 (2026-04-06)
+++ v1 (2026-05-07)
@@ -665,447 +665,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03117397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies académiques pour temps de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui gouverne la science ? Langage et acteurs des politiques de la recherche et de l’enseignement supérieur en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Topalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Commémorer les sciences de l'homme, 36, pp.5-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhsh.4516⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 36, pp.205-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.4889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02986918v1</w:t>
+                <w:t xml:space="preserve">hal-03097491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire les sciences humaines et sociales : retour sur des enquêtes sociologiques et regards sur les pratiques en Israël et dans le monde arabe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grandes étapes des réformes de l’enseignement supérieur et de la recherche en France, 1968-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36, pp.223-234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhsh.4893⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 36, pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.4884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097057v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui gouverne la science ? Langage et acteurs des politiques de la recherche et de l’enseignement supérieur en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Topalov</w:t>
+                <w:t xml:space="preserve">Géographies académiques pour temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36, pp.205-220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhsh.4889⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Commémorer les sciences de l'homme, 36, pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.4516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097491v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandes étapes des réformes de l’enseignement supérieur et de la recherche en France, 1968-2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traduire les sciences humaines et sociales : retour sur des enquêtes sociologiques et regards sur les pratiques en Israël et dans le monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36, pp.201-204. </w:t>
+              <w:t xml:space="preserve">, 2020, 36, pp.223-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rhsh.4884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.4893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986920v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographies of Academia for a Time of Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1139,51 +1139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire inclusive des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1230,51 +1230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monde passionnant et incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1377,51 +1377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For an inclusive history of the humanities and social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1446,51 +1446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire inclusive des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1606,51 +1606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La revue : un lieu de contestation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1710,51 +1710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfléchir depuis Chicago. Le regard de Jean-Michel Chapoulie sur une tradition qui n’a pas fait école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2030,51 +2030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5048,51 +5048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.514.0289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bataillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0060" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jacquemond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Topalov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4889" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4884" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.2937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rabault-Feuerhahn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginsburger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.288" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chapoulie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.461.0001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.2406" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.1993" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szende" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395862v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gosme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mendibil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Recalibrating-the-Quantitative-Revolution-in-Geography-Travels-Networks/Gyuris-Michel-Paulus/p/book/9780367640866" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003122104-&#65279;7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_22479/mai-68-et-les-sciences-sociales-la-lutte-continue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/2955-la-politique-des-chaires-au-college-de-france" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082173v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00082408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03474715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.514.0289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bataillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0060" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.491.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Topalov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4889" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4884" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4516" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jacquemond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.2937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rabault-Feuerhahn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginsburger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.288" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chapoulie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.461.0001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.2406" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.1993" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szende" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395862v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gosme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mendibil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Recalibrating-the-Quantitative-Revolution-in-Geography-Travels-Networks/Gyuris-Michel-Paulus/p/book/9780367640866" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003122104-&#65279;7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_22479/mai-68-et-les-sciences-sociales-la-lutte-continue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/2955-la-politique-des-chaires-au-college-de-france" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082173v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00082408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03474715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>