--- v0 (2026-04-06)
+++ v1 (2026-05-10)
@@ -728,191 +728,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Patrick Savidan, Voulons-nous vraiment l’égalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ouzilou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les usages sociaux des sciences du vivant, 54 (1), pp.269-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.3387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Michael S. Brady and Miranda Fricker (eds.), The Epistemic Life of Groups. Essays in the Epistemology of Collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ouzilou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (3), pp.551-553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0012217316000640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088176v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03088165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective beliefs and horizontal interactions between groups: the case of political parties</w:t>
               </w:r>
@@ -970,234 +970,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Croyances, acceptances et attributions de croyances systémiques : l'exemple des adhésions politiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ouzilou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01024712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques autour de Knowledge in a Social World d'Alvin Goldman.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ouzilou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implications philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01054356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions autour de Knowledge in a Social World d'Alvin Goldman (paru dans la revue Implications Philosophiques, janvier 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ouzilou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implications philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214287v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01024712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalisation et épistémologie sociale</w:t>
               </w:r>
@@ -3149,51 +3149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouzilou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.233.0371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03619530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001221732100024X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20416/LSRSPS.V7I3.4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20416/lsrsps.v4i1.513" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3964" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.066.0163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217316000640" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3387" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01869143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jpe.10672" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bouvi.2016.01.0197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouzilou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.233.0371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03619530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001221732100024X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20416/LSRSPS.V7I3.4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20416/lsrsps.v4i1.513" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3964" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.066.0163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217316000640" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01869143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jpe.10672" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bouvi.2016.01.0197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03098348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>