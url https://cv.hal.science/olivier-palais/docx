--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -589,295 +589,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of Light Trapping and Surface Plasmon Resonance in Silver Nanoparticles/c-Si Structures for Solar Cells</w:t>
+                <w:t xml:space="preserve">4H-SiC Neutron Sensors Based on Ion Implanted 10 B Neutron Converter Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Manai</w:t>
+                <w:t xml:space="preserve">Fatima Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dridi Rezgui</w:t>
+                <w:t xml:space="preserve">Dora Szalkai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Barakel</w:t>
+                <w:t xml:space="preserve">Lvermeer Vermeeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Torchio</w:t>
+                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (5), pp.1273-1277. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.1976 - 1980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11468-015-0171-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2565439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435112v1</w:t>
+                <w:t xml:space="preserve">hal-01389631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC Neutron Sensors Based on Ion Implanted 10 B Neutron Converter Layer</w:t>
+                <w:t xml:space="preserve">Tuning of Light Trapping and Surface Plasmon Resonance in Silver Nanoparticles/c-Si Structures for Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Issa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+                <w:t xml:space="preserve">L. Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Szalkai</w:t>
+                <w:t xml:space="preserve">B. Dridi Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lvermeer Vermeeren</w:t>
+                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
+                <w:t xml:space="preserve">P. Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (3), pp.1976 - 1980. </w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.1273-1277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2565439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11468-015-0171-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389631v1</w:t>
+                <w:t xml:space="preserve">hal-01435112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements in Realizing 4H-SiC Thermal Neutron Detectors</w:t>
               </w:r>
@@ -991,286 +991,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Stability of 4H-SiC Detectors by Thermal Neutron Irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
+                <w:t xml:space="preserve">Enhanced light trapping using plasmonic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Szalkai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludo Vermeeren</w:t>
+                <w:t xml:space="preserve">B. Dridi Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 596 (012002)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391850v1</w:t>
+                <w:t xml:space="preserve">hal-01232716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced light trapping using plasmonic nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Manai</w:t>
+                <w:t xml:space="preserve">Study of the Stability of 4H-SiC Detectors by Thermal Neutron Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dridi Rezgui</w:t>
+                <w:t xml:space="preserve">Dora Szalkai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Torchio</w:t>
+                <w:t xml:space="preserve">Ludo Vermeeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.875 - 878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232716v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC P&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;N UV Photodiodes for Space Applications</w:t>
               </w:r>
@@ -1670,51 +1670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge photo-carrier transport from silicon nanocrystals embedded in SiO 2 -based multilayer structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dridi Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2721,286 +2721,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC P +N UV photodiodes: A comparison between beam and plasma doping processes</w:t>
+                <w:t xml:space="preserve">Electrical characteristics of SiC UV-Photodetector device : from the p-i-n structure behaviour to the Junction Barrier Schottky structure behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Biondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julian Duchaine</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tours, France. pp.114-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747301v1</w:t>
+                <w:t xml:space="preserve">hal-00661511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characteristics of SiC UV-Photodetector device : from the p-i-n structure behaviour to the Junction Barrier Schottky structure behaviour</w:t>
+                <w:t xml:space="preserve">4H-SiC P +N UV photodiodes: A comparison between beam and plasma doping processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Biondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palais</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00661511v1</w:t>
+                <w:t xml:space="preserve">hal-00747301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of self interstitial influences in Light and Dark Induced Degradation in p-type compensated Silicon</w:t>
               </w:r>
@@ -4352,51 +4352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Bougoffa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benmoussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Djeziri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13050378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196530v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dehili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2021210015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Ouaddah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perichaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Di Sabatino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berenguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dridi Rezgui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torchio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0171-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Issa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Szalkai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lvermeer Vermeeren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vervisch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2565439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalkai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeeren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Vermeeren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.875" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Manai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Torchio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.644" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Duchaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.1203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Borgne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.12.079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6DLXRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737579" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3309761" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourmond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.01.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinuzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Perichaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Quang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007130" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamzatouar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. M. Hardouin Duparc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chara&#239;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deltenre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Grillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quiniou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747301v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.114" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mong-The Yen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.07.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Dridi Rezgui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mong-The Yen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pasquinelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.725.141" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Martinuzzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733827" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinuzzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasquinelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferrazza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488281" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Houam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04072765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand A Djeziri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tapia Sanshez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe M Tina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01798813v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flory" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Bougoffa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benmoussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Djeziri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13050378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196530v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dehili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2021210015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Ouaddah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perichaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Di Sabatino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berenguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Issa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Szalkai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lvermeer Vermeeren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vervisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2565439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dridi Rezgui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torchio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0171-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalkai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeeren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Manai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Torchio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Vermeeren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.875" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.644" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Duchaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.1203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Borgne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.12.079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6DLXRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737579" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3309761" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourmond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.01.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinuzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Perichaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Quang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007130" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamzatouar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. M. Hardouin Duparc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chara&#239;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deltenre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Grillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quiniou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mong-The Yen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.07.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Dridi Rezgui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mong-The Yen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pasquinelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.725.141" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Martinuzzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733827" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinuzzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasquinelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferrazza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488281" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Houam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04072765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand A Djeziri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tapia Sanshez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe M Tina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01798813v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flory" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>