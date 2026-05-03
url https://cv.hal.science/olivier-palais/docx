--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -468,593 +468,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Measurement in Silicon Carbide by Mean of the Microwave Phase-Shift</w:t>
+                <w:t xml:space="preserve">4H-SiC Neutron Sensors Based on Ion Implanted 10 B Neutron Converter Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Berenguier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palais</w:t>
+                <w:t xml:space="preserve">Fatima Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">Dora Szalkai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ottaviani</w:t>
+                <w:t xml:space="preserve">Lvermeer Vermeeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lyoussi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.1976 - 1980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2565439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452642v1</w:t>
+                <w:t xml:space="preserve">hal-01389631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC Neutron Sensors Based on Ion Implanted 10 B Neutron Converter Layer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning of Light Trapping and Surface Plasmon Resonance in Silver Nanoparticles/c-Si Structures for Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Szalkai</w:t>
+                <w:t xml:space="preserve">L. Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lvermeer Vermeeren</w:t>
+                <w:t xml:space="preserve">B. Dridi Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
+                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2565439⟩</w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.1273-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11468-015-0171-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389631v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of Light Trapping and Surface Plasmon Resonance in Silver Nanoparticles/c-Si Structures for Solar Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvements in Realizing 4H-SiC Thermal Neutron Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dridi Rezgui</w:t>
+                <w:t xml:space="preserve">F. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Barakel</w:t>
+                <w:t xml:space="preserve">V. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Torchio</w:t>
+                <w:t xml:space="preserve">L. Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szalkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vermeeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11468-015-0171-4⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201610605004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435112v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in Realizing 4H-SiC Thermal Neutron Detectors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lifetime Measurement in Silicon Carbide by Mean of the Microwave Phase-Shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 858, pp.337-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391841v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced light trapping using plasmonic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dridi Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1122,90 +1122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Stability of 4H-SiC Detectors by Thermal Neutron Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Szalkai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludo Vermeeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1256,51 +1256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC P&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;N UV Photodiodes for Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1670,51 +1670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge photo-carrier transport from silicon nanocrystals embedded in SiO 2 -based multilayer structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dridi Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3362,51 +3362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minority Carrier Lifetime Measurements in Specific Epitaxial 4H-SiC Layers by the Microwave Photoconductivity Decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,51 +4117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
@@ -4352,51 +4352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Bougoffa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benmoussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Djeziri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13050378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196530v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dehili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2021210015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Ouaddah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perichaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Di Sabatino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berenguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Issa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Szalkai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lvermeer Vermeeren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vervisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2565439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dridi Rezgui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torchio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0171-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalkai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeeren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Manai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Torchio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Vermeeren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.875" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.644" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Duchaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.1203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Borgne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.12.079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6DLXRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737579" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3309761" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourmond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.01.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinuzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Perichaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Quang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007130" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamzatouar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. M. Hardouin Duparc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chara&#239;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deltenre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Grillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quiniou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mong-The Yen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.07.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Dridi Rezgui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mong-The Yen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pasquinelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.725.141" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Martinuzzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733827" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinuzzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasquinelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferrazza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488281" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Houam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04072765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand A Djeziri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tapia Sanshez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe M Tina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01798813v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flory" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Bougoffa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benmoussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Djeziri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13050378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196530v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dehili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2021210015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Ouaddah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perichaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Di Sabatino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Issa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Szalkai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lvermeer Vermeeren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vervisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2565439" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dridi Rezgui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0171-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalkai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeeren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berenguier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Manai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Torchio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Vermeeren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.875" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.644" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Duchaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.1203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Borgne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.12.079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6DLXRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737579" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3309761" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourmond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.01.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinuzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Perichaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Quang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007130" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamzatouar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. M. Hardouin Duparc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chara&#239;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deltenre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Grillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quiniou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mong-The Yen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.07.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Dridi Rezgui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mong-The Yen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pasquinelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.725.141" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Martinuzzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733827" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinuzzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasquinelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferrazza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488281" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Houam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04072765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand A Djeziri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tapia Sanshez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe M Tina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01798813v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flory" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>