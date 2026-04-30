--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04208928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative multi-biomarker approach on caged rainbow trout: A biomonitoring tool for wastewater treatment plant effluents toxicity assessment</w:t>
+                <w:t xml:space="preserve">Corrigendum to ‘Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish’ [Aquat. Toxicol. 220 (2020) 105403](S0166445X19308392)(10.1016/j.aquatox.2020.105403)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahaut Beghin</w:t>
+                <w:t xml:space="preserve">N. Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Paris-Palacios</w:t>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syaghalirwa N.M. Mandiki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155912⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833111v1</w:t>
+                <w:t xml:space="preserve">hal-03841956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ‘Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish’ [Aquat. Toxicol. 220 (2020) 105403](S0166445X19308392)(10.1016/j.aquatox.2020.105403)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative multi-biomarker approach on caged rainbow trout: A biomonitoring tool for wastewater treatment plant effluents toxicity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hinfray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edith Chadili</w:t>
+                <w:t xml:space="preserve">Séverine Paris-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+                <w:t xml:space="preserve">Syaghalirwa N.M. Mandiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+                <w:t xml:space="preserve">Mélodie Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 247, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838, pp.155912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841956v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of a multispecies approach in active biomonitoring: Application in the Meuse watershed</w:t>
               </w:r>
@@ -1440,429 +1440,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic effects of a binary insecticide Acer 35 EC on Nile tilapia Oreochromis niloticus through a multi-biomarker approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water quality of the Meuse watershed : Assessment using a multi-biomarker approach with caged three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicresse Léa Guedegba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Oreins</w:t>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128530⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.art. 111407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03266751v1</w:t>
+                <w:t xml:space="preserve">ineris-03318331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality of the Meuse watershed : Assessment using a multi-biomarker approach with caged three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+                <w:t xml:space="preserve">Integrated multi-biomarker responses of juvenile rainbow trout (Oncorhynchus mykiss) to an environmentally relevant pharmaceutical mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baekelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 208, pp.art. 111407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111407⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 221, pp.112454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03318331v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03334178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-biomarker responses of juvenile rainbow trout (Oncorhynchus mykiss) to an environmentally relevant pharmaceutical mixture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+                <w:t xml:space="preserve">Chronic effects of a binary insecticide Acer 35 EC on Nile tilapia Oreochromis niloticus through a multi-biomarker approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicresse Léa Guedegba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Imorou Toko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Baekelandt</w:t>
+                <w:t xml:space="preserve">Noëlle Oreins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 221, pp.112454. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.128530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03334178v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03266751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An active biomonitoring approach using three-spined stickleback (Gasterosteus aculeatus, L.) to assess the efficiency of a constructed wetland as tertiary treatment of wastewater</w:t>
               </w:r>
@@ -2142,64 +2142,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2378,295 +2378,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03318108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a chronic exposure to different water temperatures and/or to an environmental cadmium concentration on the reproduction of the threespine stickleback (Gasterosteus aculeatus)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+                <w:t xml:space="preserve">Impact of confinement and food access restriction on the three-spined stickleback (Gasterosteus aculeatus, L.) during caging: a multi-biomarker approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.02.032⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (4), pp.1261-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-019-00670-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057390v1</w:t>
+                <w:t xml:space="preserve">hal-05454239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of confinement and food access restriction on the three-spined stickleback (Gasterosteus aculeatus, L.) during caging: a multi-biomarker approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Younes Hani</w:t>
+                <w:t xml:space="preserve">Effects of a chronic exposure to different water temperatures and/or to an environmental cadmium concentration on the reproduction of the threespine stickleback (Gasterosteus aculeatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes M.I. Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-019-00670-1⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454239v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver histopathology and biochemical biomarkers in Gobius niger and Zosterisessor ophiocephalus from polluted and non-polluted Tunisian lagoons (Southern Mediterranean Sea)</w:t>
               </w:r>
@@ -2782,77 +2782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestive enzymes and gut morphometric parameters of threespine stickleback (Gasterosteus aculeatus): Influence of body size and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes M.I. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,90 +2916,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chronic exposure to cadmium and temperature, alone or combined, on the threespine stickleback ( Gasterosteus aculeatus ): interest of digestive enzymes as biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes M.I. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3370,647 +3370,647 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42, pp.643-657. </w:t>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.643-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10695-015-0166-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile roach (Rutilus rutilus) increase their anaerobic metabolism in response to copper exposure in laboratory conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal variation of biochemical biomarkers in Gobius niger (Gobiidae) from a southern Mediterranean lagoon (Bizerta lagoon, Tunisia): Influence of biotic and abiotic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Louiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum Kalthoum Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mossadok Ben-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1648-4⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107 (1), pp.305-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854128v1</w:t>
+                <w:t xml:space="preserve">ineris-01854127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a genotoxicity biomarker in three-spined stickleback (Gasterosteus aculeatus L.): Biotic variability and integration in a battery of biomarkers for environmental monitoring.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Joyeux</w:t>
+                <w:t xml:space="preserve">In situ effects of metal contamination from former uranium mining sites on the health of the three-spined stickleback (Gasterosteus aculeatus, L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.22055⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.1234-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1677-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855013v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variation of biochemical biomarkers in Gobius niger (Gobiidae) from a southern Mediterranean lagoon (Bizerta lagoon, Tunisia): Influence of biotic and abiotic factors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juvenile roach (Rutilus rutilus) increase their anaerobic metabolism in response to copper exposure in laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.03.045⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.900-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1648-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854127v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ effects of metal contamination from former uranium mining sites on the health of the three-spined stickleback (Gasterosteus aculeatus, L.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+                <w:t xml:space="preserve">Characterization of a genotoxicity biomarker in three-spined stickleback (Gasterosteus aculeatus L.): Biotic variability and integration in a battery of biomarkers for environmental monitoring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.415-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.22055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1677-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854257v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation capacity of the three-spined stickleback (Gasterosteus aculeatus, L.) to a sudden biological stress following a polymetallic exposure</w:t>
               </w:r>
@@ -4100,3331 +4100,2929 @@
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-016-1699-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454220v1</w:t>
+                <w:t xml:space="preserve">ineris-01863105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ effects of metal contamination from former uranium mining sites on the health of the three-spined stickleback (Gasterosteus aculeatus, L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Former uranium mine-induced effects in caged roach: a multiparametric approach for the evaluation of in situ metal toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (6), pp.1234-1259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1677-z⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.215-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-014-1374-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454205v1</w:t>
+                <w:t xml:space="preserve">ineris-01855023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation capacity of the three-spined stickleback (Gasterosteus aculeatus, L.) to a sudden biological stress following a polymetallic exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Recommendations to design environmental monitoring in the European bullhead, Cottus sp., based on reproductive cycle and immunomarker measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Floriani</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1699-6⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (2), pp.576-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863105v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former uranium mine-induced effects in caged roach: a multiparametric approach for the evaluation of in situ metal toxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of depleted uranium on the reproductive success and F1 generation survival of zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bourrachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-014-1374-8⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855023v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations to design environmental monitoring in the European bullhead, Cottus sp., based on reproductive cycle and immunomarker measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Geffard</w:t>
+                <w:t xml:space="preserve">Effects of aluminium and bacterial lipopolysaccharide on oxidative stress and immune parameters in roach, Rutilus rutilus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanchard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.12.055⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (22), pp.13103-13117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3227-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855022v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ experiments to assess effects of constraints linked to caging on ecotoxicity biomarkers of the three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">A Physiologically Based Toxicokinetic Model for the Zebrafish Danio rerio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-015-0166-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.781-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es404301q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454230v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01710151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of depleted uranium on the reproductive success and F1 generation survival of zebrafish (Danio rerio)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Camilleri</w:t>
+                <w:t xml:space="preserve">Applications in environmental risk assessment of leucocyte apoptosis, necrosis and respiratory burst analysis on the European bullhead, Cottus sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.04.018⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 184, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855538v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aluminium and bacterial lipopolysaccharide on oxidative stress and immune parameters in roach, Rutilus rutilus L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+                <w:t xml:space="preserve">Cyp17a1 and Cyp19a1 in the zebrafish testis are differentially affected by oestradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3227-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (3), pp.375-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JOE-12-0509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855011v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Physiologically Based Toxicokinetic Model for the Zebrafish Danio rerio</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+                <w:t xml:space="preserve">Multiparametric approach for assessing environmental quality variations in West African aquatic ecosystems using the black-chinned tilapia (Sarotherodon melanotheron) as a sentinel species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es404301q⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (9), pp.4133-4147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-0979-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01710151v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications in environmental risk assessment of leucocyte apoptosis, necrosis and respiratory burst analysis on the European bullhead, Cottus sp</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+                <w:t xml:space="preserve">Multiparametric approach for assessing environmental quality variations in West African aquatic ecosystems using the black-chinned tilapia (Sarotherodon melanotheron) as a sentinel species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.07.049⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (9), pp.4133-4147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-0979-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963517v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyp17a1 and Cyp19a1 in the zebrafish testis are differentially affected by oestradiol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uranium bioaccumulation and biological disorders induced in zebrafish (Danio rerio) after a depleted uranium waterborne exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JOE-12-0509⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (2), pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961811v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00578760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric approach for assessing environmental quality variations in West African aquatic ecosystems using the black-chinned tilapia (Sarotherodon melanotheron) as a sentinel species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adverse effects in wild fish living downstream from pharmaceutical manufacture discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sremski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-0979-9⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (8), pp.1342-1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2011.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963384v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric approach for assessing environmental quality variations in West African aquatic ecosystems using the black-chinned tilapia (Sarotherodon melanotheron) as a sentinel species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Awa Ndiaye</w:t>
+                <w:t xml:space="preserve">Endocrine disruption in wild populations of chub (Leuciscus cephalus) in contaminated French streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-0979-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (9), pp.2146-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03679402v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium bioaccumulation and biological disorders induced in zebrafish (Danio rerio) after a depleted uranium waterborne exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+                <w:t xml:space="preserve">Effect of (xeno)-estrogens on zebrafish P450c17 (C17, 17 alpha-hydroxylase/17, 20-lyase) mRNA and protein expression in gonadal tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (2, suppl. S), pp.245-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00578760v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse effects in wild fish living downstream from pharmaceutical manufacture discharges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+                <w:t xml:space="preserve">Bioaccumulation, oxidative stress, and neurotoxicity in Danio rerio exposed to different isotoptc compositions of uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2011.06.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (3), pp.497-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/06-243R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961764v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine disruption in wild populations of chub (Leuciscus cephalus) in contaminated French streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+                <w:t xml:space="preserve">A long-term copper exposure on freshwater ecosystem using lotic mesocosms: Individual and population responses of three-spined sticklebacks (Gasterosteus aculeatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.003⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 82 (4), pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2007.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961748v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of (xeno)-estrogens on zebrafish P450c17 (C17, 17 alpha-hydroxylase/17, 20-lyase) mRNA and protein expression in gonadal tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+                <w:t xml:space="preserve">Preliminary investigation of multi-biomarker responses in three-spined stickleback (Gasterosteus aculeatus L.) sampled in contaminated streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxence Ditche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (2), pp.279-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-006-0131-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963150v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation, oxidative stress, and neurotoxicity in Danio rerio exposed to different isotoptc compositions of uranium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Adam</w:t>
+                <w:t xml:space="preserve">Brain and gonadal aromatase as potential targets of endocrine disrupting chemicals in a model species, the zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/06-243R.1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (4), pp.332-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.20203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963069v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term copper exposure on freshwater ecosystem using lotic mesocosms: Individual and population responses of three-spined sticklebacks (Gasterosteus aculeatus)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lamothe</w:t>
+                <w:t xml:space="preserve">Biochemical effects of nonyphenol polyethoxylate adjuvant, Diquat herbicide and their mixture on the three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lagadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Aït-Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2007.02.018⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, suppl. 1, pp.S29-S33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2006.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167243v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary investigation of multi-biomarker responses in three-spined stickleback (Gasterosteus aculeatus L.) sampled in contaminated streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact assessment of various rearing systems on fish health using multibiomarkers response and metal accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Asanthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-006-0131-z⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (1), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2004.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961909v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain and gonadal aromatase as potential targets of endocrine disrupting chemicals in a model species, the zebrafish (Danio rerio)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+                <w:t xml:space="preserve">Copper-induced oxidative stress in three-spined stickleback : relationship with hepatic metal levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Cousin</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20203⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (1), pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2004.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961901v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical effects of nonyphenol polyethoxylate adjuvant, Diquat herbicide and their mixture on the three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Biomarkers responses in juvenile rainbow trout (Oncorhynchus mykiss) after single and combined exposure to low doses of cadmium, zinc, PCB77 and 17beta-estradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...327 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2004.07.003⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Eric Vindimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomarkers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 8 (6), pp.491-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13547500310001640037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7434,297 +7032,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de biomarqueurs de génotoxicité dans une étude de biosurveillance utilisant une approche multi-biomarqueurs chez l'épinoche à trois épines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la dynamique de biomarqueurs : application d'un modèle PBTK-TD chez l'épinoche exposée au bisphénol A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028102v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de biomarqueurs : application d'un modèle PBTK-TD chez l'épinoche exposée au bisphénol A.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégration de biomarqueurs de génotoxicité dans une étude de biosurveillance utilisant une approche multi-biomarqueurs chez l'épinoche à trois épines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028125v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker toxicodynamics linked to BPA toxicokinetics in three-spined stickleback: a PBPK-TD model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7779,73 +7377,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Stickleback Behaviour and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Hólar, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03988003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Biomarkers Approach in Three-Spined Stickleback (Gasterosteus Aculeatus, L.) Using an ENvironmental Biomonitoring Analysis : Genotoxic Biomarkers Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7904,73 +7502,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03273847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of water quality through an active biomonitoring approach using three-spined stickleback (Gasterosteus aculeatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7979,1172 +7577,1184 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online meeting, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of EDCs on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online meeting, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel transgenic zebrafish line (cyp19a1a-GFP) : refinement of an OECD test guideline for evaluating the effects of prochloraz on aromatase gene expression and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-GFP zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GdR REPRO (ReproSciences 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of threespine stickleback (Gasterosteus aculeatus) digestive enzymes as new biomarkers in ecotoxicology field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La biosurvellance active basée sur l'épinoche trois épines : optimisation et étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03224885v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biosurvellance active basée sur l'épinoche trois épines : optimisation et étude de cas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest of threespine stickleback (Gasterosteus aculeatus) digestive enzymes as new biomarkers in ecotoxicology field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.11</w:t>
+              <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853205v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03224885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-biomarker assessment of chronic effects of an insecticide Acer 35 EC on Nile Tilapia Oreochromis niloticus under laboratory conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Francois</w:t>
+                <w:t xml:space="preserve">Optimization of an active biomonitoring approach using three-spined sticklebacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Congress of the European Societies of Toxicology (EUROTOX 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03224936v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03225036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an active biomonitoring approach using three-spined sticklebacks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+                <w:t xml:space="preserve">A multi-biomarker assessment of chronic effects of an insecticide Acer 35 EC on Nile Tilapia Oreochromis niloticus under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Guedegba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Imorou Toko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T. Agbohessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oreins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">54. Congress of the European Societies of Toxicology (EUROTOX 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. pp.S83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03225036v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03224936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’éthofumésate (herbicide) sur le métabolisme énergétique cellulaire des juvéniles de gardons (Rutilus rutilus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of environmental realistic concentrations of carbamazepine in a freshwater model ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9163,73 +8773,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fish multi-biomarker approach, including main physiological functions, to better determined global effect of contaminant on ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9238,137 +8848,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including different biological and space complexity scales in hazard assessment : a case study with diclofenac sodium PNEC derivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9413,100 +9023,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of hazard assessment tools of increasing level of complexity for 2 pharmaceuticals : biological and ecological relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9538,1238 +9148,1238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic transfer of the neurotoxin BMAA from the bivalve Dreissena polymorpha to the fish Rutilus rutilus and impact on the fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down and bottom-up effects in a diclofenac contaminated model ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological consequences of pharmaceutical facility discharges on wild fish : a french case of study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolism and estrogenic activity of benzophenone-2 and bisphenol-S in zebrafish in vitro and in vivo models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cardoso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edith Chadili</w:t>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.21</w:t>
+              <w:t xml:space="preserve">International Symposium &amp; Workshop "Fish and amphibian embryos as alternative models in toxicology and teratology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Aulnay-sous-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862415v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism and estrogenic activity of benzophenone-2 and bisphenol-S in zebrafish in vitro and in vivo models</w:t>
+                <w:t xml:space="preserve">Ecotoxicological consequences of pharmaceutical facility discharges on wild fish : a french case of study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Fol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+                <w:t xml:space="preserve">Olivier Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium &amp; Workshop "Fish and amphibian embryos as alternative models in toxicology and teratology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Aulnay-sous-Bois, France</w:t>
+              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01852898v1</w:t>
+                <w:t xml:space="preserve">ineris-01862415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an herbicide, ethofumesate, on aerobic metabolism in roach (Rutilus rutilus) at two temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Used of fish immune parameters in environmental risk assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+                <w:t xml:space="preserve">Industrial discharges of pharmaceuticals induce adverse effects in wild fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Geffard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sremski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971140v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial discharges of pharmaceuticals induce adverse effects in wild fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cardoso</w:t>
+                <w:t xml:space="preserve">Used of fish immune parameters in environmental risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Sremski</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971137v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the European bullhead (Cottus sp.) to assess the effects of pollution using a set of biochemical biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-parametric approach to assess combined effects of pollution and climate change in West African aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of EDCs in a wild gudgeon population (Gobio gobio L.) in Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L'Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dohet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Gutleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10788,488 +10398,488 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of in situ estrogenic effects in the Black chinned Tilapia (Sarotherodon melanotheron) using vitellogenin measurement by ELISA method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination characterization and assessment of its effects on fish based on ecotoxicological measurements : a case study in WFD surveillance monitoring context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niel Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mandiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Integrated River Basin Management under the Water Framework Directive. Action programmes, adaptation to climate change, inspiration (WFD 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the pharmaceutical fungicide clotrimazole on steroidogenic enzymes in zebrafish (Danio rerio).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Palluel</w:t>
+                <w:t xml:space="preserve">S. Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Pollutant Responses in Marine Organisms, (PRIMO15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine disruption in wild population in wild population of chub (Leuciscus cepahlus) in contaminated french streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11288,837 +10898,837 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of low level uranium exposure on critical life stages of zebrafish (Danio rerio)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+                <w:t xml:space="preserve">Biomarker responses of the bullhead (Cottus gobio) in several reference sites in the north of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Adam</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxence Ditche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. SETAC Europe Annual Meeting "Protecting ecosystem health : facing the challenge of a globally changing environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">15. International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970475v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarker responses of the bullhead (Cottus gobio) in several reference sites in the north of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Jolly</w:t>
+                <w:t xml:space="preserve">Effects of low level uranium exposure on critical life stages of zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourrachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19. SETAC Europe Annual Meeting "Protecting ecosystem health : facing the challenge of a globally changing environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970459v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of EE2 and TCDD, alone or in combination, on ER-dependent genes expression and sexual differentiation in the zebrafish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baudiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brion</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Vosges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of (xeno)-estrogens on zebrafish P450c17 (C17, 17 alpha-hydroxylase/17, 20-lyase) mRNA and protein expression in gonadal tissue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. pp.245-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURVAQUA : a French national program on the evaluation of impacts of endocrine disruptors on aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain and gonadal aromatases as molecular and biochemical targets of endocrine disrupters in a model species, the zebrafish (Danio rerio).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cheshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain and gonadal aromatase as molecular and biochemical targets of endocrine disrupters in a model species, the zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12126,1134 +11736,1134 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Pakdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The xeno-estrogen 4-nonylphenol affects brain and ovarian aromatase expression in the zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Pakdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference "Molecular research in environmental medecine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The xenoestrogen 4-nonylphenol affects brain and gonadal ovarian aromatase expression in the zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Pakdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Molecular Research in Environmental Medecine. Paris, September 7-8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three-spined stickleback hepatic EROD activity in laboratory and field studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxence Ditche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical effects of nonyphenol polyethoxylate adjuvant and two adjuvant-herbicide mixtures on three-spined stickleback (gasterosteus aculeatus L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lagadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium Pollutant Responses in Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Alessandria, Italy. pp.Inconnue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of oxydative stress, genotoxicity and neurotoxicity in the teleoestean Danio rerio exposed to depleted uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical effects of nonyphenol polyethoxylate adjuvant and diquat herbicide on three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on pollutant responses in marine organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Alessandria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of copper on individuals and on population dynamics of three-spined sticklebacks (Gasterosteus aculeatus) in lotic mesocosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro assessment of the estrogenic potencies of pesticides by using human MELN cell line and primary cultures of rainbow trout hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of water toxicity in a mining impacted site in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Devez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13272,181 +12882,181 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput measurement of vitellogenin (Vtg) by ELISA automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ multi-biomarker responses in three-spined stickleback (Gasterosteus aculeatus L.) sampled in agricultural area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13488,333 +13098,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of copper on oxidative stress biomarkers in three-spined stickleback (Gasterosteus aculeatus aculeatus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference of the Aquatic Ecosystem Health and Management Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of zebrafish vitellogenin quantification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. SETAC North America Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxydant activity in juvenile rainbow trout liver using the modified Trolox Equivalent Antioxidant Capacity (TEAC) assay : development and comparison with other biomarkers of oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13829,298 +13439,298 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference of the Aquatic Ecosystem Health and Management Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la spéciation du cuivre sur la structure et le fonctionnement d'un écosystème aquatique : étude en mésocosme lotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès International de Limnologie-Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical biomarkers in liver of juvenile rainbow trout exposed for 21 days to metals and organic compounds, alone and in combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomarkers 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId343"/>
+      <w:footerReference w:type="default" r:id="rId341"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14267,51 +13877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rivero-Arze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Gesbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2025.106109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166326" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04208928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turi&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28462-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Beghin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris-Palacios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaghalirwa N.M. Mandiki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Schmitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155912" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152148" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03824416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie G&#233;ba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111513" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaudouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Daniele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bado-Nilles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111812" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicresse L&#233;a Guedegba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Imorou Toko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Oreins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128530" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03334178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baekelandt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112454" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106238" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318004v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Nott" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ronkart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105499" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-019-00670-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes M.I. Hani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.02.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454239v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Louiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossadok Ben-Attia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum Kalthoum Ben Hassine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.01.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194932" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.04.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.07.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Gaddacha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2017.1333187" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0166-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1648-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joyeux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos-Ladeiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.22055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWT0W3FV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.03.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854257v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1677-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1699-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454205v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855023v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1374-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.12.055" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourrachot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.04.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14KG7PX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jolly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3227-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404301q" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963517v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.07.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FHM1K0G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0509" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963384v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ndiaye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0979-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JHSN3PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00578760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.10.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV7PQ049-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961764v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sremski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.06.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anglade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963069v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-243R.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS7Q05LQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167243v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamothe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.02.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-006-0131-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5F11B8EFFD2035E7E86AD9D12010B2B7F9C6834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20203" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F52EAA8F05D8364F691D4AF552CBF89EF35ABE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020436v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Porcher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.04.028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962947v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deviller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asanthi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2004.07.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F73763B7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961894v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2004.07.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ausseil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vindimian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500310001640037" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028102v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988003v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225130v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225129v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225052v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224885v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Guedegba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imorou Toko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Agbohessi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oreins" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.557" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225036v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853050v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vettier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854209v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854192v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854270v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852938v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lage" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852898v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862418v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vettier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971140v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971137v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970780v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970777v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Durand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Hoste" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dohet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gutleb" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970787v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970589v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Wang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mandiki" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450442v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Palluel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Aissa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970463v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970475v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrachot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970459v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brion" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudiffier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vosges" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450197v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970352v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450097v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheshenko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Porcher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970232v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970105v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096346v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Porcher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969982v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453607v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Porcher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972490v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969908v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969902v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969918v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969900v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969903v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969856v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969877v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clinard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969857v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969807v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baird" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chauvet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969775v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rivero-Arze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Gesbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2025.106109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166326" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04208928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turi&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28462-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Beghin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris-Palacios" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaghalirwa N.M. Mandiki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Schmitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155912" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152148" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03824416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie G&#233;ba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111513" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaudouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Daniele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bado-Nilles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111812" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111407" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03334178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baekelandt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112454" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicresse L&#233;a Guedegba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Imorou Toko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Oreins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128530" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106238" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318004v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Nott" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ronkart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105499" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-019-00670-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057390v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes M.I. Hani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.02.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Louiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossadok Ben-Attia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum Kalthoum Ben Hassine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.01.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194932" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.04.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.07.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Gaddacha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2017.1333187" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0166-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854127v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.03.045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1677-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1648-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855013v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joyeux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos-Ladeiro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.22055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWT0W3FV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1699-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1374-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.12.055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourrachot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.04.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14KG7PX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jolly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3227-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710151v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404301q" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.07.049" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FHM1K0G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961811v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0509" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963384v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ndiaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0979-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JHSN3PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679402v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00578760v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.10.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV7PQ049-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sremski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.06.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963150v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anglade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-243R.1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS7Q05LQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamothe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.02.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-006-0131-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5F11B8EFFD2035E7E86AD9D12010B2B7F9C6834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20203" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F52EAA8F05D8364F691D4AF552CBF89EF35ABE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020436v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Porcher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.04.028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deviller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asanthi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2004.07.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F73763B7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2004.07.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ausseil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vindimian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500310001640037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028102v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988003v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225130v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225129v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225052v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853205v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224885v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224936v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Guedegba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imorou Toko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Agbohessi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oreins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.557" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN6HRLQF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853050v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vettier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854189v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854192v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852938v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lage" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852898v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862415v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862418v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vettier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971137v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970780v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970788v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Hoste" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dohet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gutleb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970787v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970589v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Wang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mandiki" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450442v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Palluel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Aissa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970463v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970459v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970475v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrachot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432098v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brion" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baudiffier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vosges" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450197v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970352v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450097v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheshenko" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Porcher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970232v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970105v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Porcher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969982v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453607v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Porcher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969986v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972490v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969908v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969902v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969918v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969900v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969903v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969856v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969877v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clinard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969857v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969807v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baird" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chauvet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969775v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>